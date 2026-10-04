--- v0 (2026-05-14)
+++ v1 (2026-10-04)
@@ -6,51 +6,51 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="081C9AE6" w14:textId="125348EF" w:rsidR="004A79B7" w:rsidRPr="00D54682" w:rsidRDefault="004A79B7" w:rsidP="004A79B7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D54682">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>To Renesas Electronics Corporation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C6F27E5" w14:textId="77777777" w:rsidR="004A79B7" w:rsidRPr="00D54682" w:rsidRDefault="004A79B7" w:rsidP="004A79B7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5F5A5AD3" w14:textId="77777777" w:rsidR="004A79B7" w:rsidRPr="00D54682" w:rsidRDefault="004A79B7" w:rsidP="004A79B7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -175,100 +175,88 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">We hereby certify that all products or parts we deliver to Renesas Electronics Corporation do not contain any of the prohibited substances on the Renesas Management </w:t>
       </w:r>
       <w:r w:rsidR="00486F80">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">of </w:t>
       </w:r>
       <w:r w:rsidRPr="00D54682">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Chemical Substances List.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="204C34A1" w14:textId="77777777" w:rsidR="004A79B7" w:rsidRPr="00D54682" w:rsidRDefault="004A79B7" w:rsidP="004A79B7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="268BB7D1" w14:textId="6E2C952B" w:rsidR="004A79B7" w:rsidRPr="00D54682" w:rsidRDefault="004A79B7" w:rsidP="004A79B7">
+    <w:p w14:paraId="268BB7D1" w14:textId="71A433BE" w:rsidR="004A79B7" w:rsidRPr="00D54682" w:rsidRDefault="004A79B7" w:rsidP="004A79B7">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="eastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D54682">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Version of Renesas Management </w:t>
       </w:r>
       <w:r w:rsidR="00486F80">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">of </w:t>
       </w:r>
       <w:r w:rsidRPr="00D54682">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Chemical Substances List:</w:t>
       </w:r>
       <w:r w:rsidR="000B7703" w:rsidRPr="000B7703">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000B7703" w:rsidRPr="00EA7231">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>Ver.1</w:t>
+        <w:t>Ver.</w:t>
       </w:r>
-      <w:r w:rsidR="0070015E">
+      <w:r w:rsidR="00C7772D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>4</w:t>
-[...11 lines deleted...]
-        <w:t>1</w:t>
+        <w:t>15</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="591790A9" w14:textId="77777777" w:rsidR="004A79B7" w:rsidRPr="00D54682" w:rsidRDefault="004A79B7" w:rsidP="004A79B7">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="78158506" w14:textId="77777777" w:rsidR="004A79B7" w:rsidRPr="00D54682" w:rsidRDefault="004A79B7" w:rsidP="004A79B7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D54682">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>NOTE:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
@@ -291,60 +279,60 @@
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="57E9E2AD" w14:textId="77777777" w:rsidR="004A79B7" w:rsidRPr="00716301" w:rsidRDefault="004A79B7" w:rsidP="004A79B7"/>
     <w:p w14:paraId="28E9511F" w14:textId="4364EE74" w:rsidR="00E8069E" w:rsidRPr="00716301" w:rsidRDefault="00E8069E" w:rsidP="00E8069E">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsia="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00E8069E" w:rsidRPr="00716301" w:rsidSect="00074B3B">
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="851" w:right="991" w:bottom="851" w:left="851" w:header="851" w:footer="425" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="linesAndChars" w:linePitch="360" w:charSpace="-985"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6C7BBDDA" w14:textId="77777777" w:rsidR="005949C9" w:rsidRDefault="005949C9">
+    <w:p w14:paraId="17C04D96" w14:textId="77777777" w:rsidR="00386403" w:rsidRDefault="00386403">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4A391C15" w14:textId="77777777" w:rsidR="005949C9" w:rsidRDefault="005949C9">
+    <w:p w14:paraId="42DB79FD" w14:textId="77777777" w:rsidR="00386403" w:rsidRDefault="00386403">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ 明朝">
@@ -373,118 +361,118 @@
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ ゴシック">
     <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ Ｐゴシック">
     <w:panose1 w:val="020B0600070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-896967879"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="79223523" w14:textId="434BA8F1" w:rsidR="00884E9B" w:rsidRDefault="00884E9B">
         <w:pPr>
           <w:pStyle w:val="a7"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r w:rsidRPr="00D54682">
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="00716301">
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r w:rsidRPr="00D54682">
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidRPr="00716301">
           <w:rPr>
             <w:noProof/>
             <w:lang w:val="ja-JP"/>
           </w:rPr>
           <w:t>16</w:t>
         </w:r>
         <w:r w:rsidRPr="00D54682">
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="38313190" w14:textId="2BDDDADE" w:rsidR="00884E9B" w:rsidRDefault="00884E9B" w:rsidP="00EE7FA8">
     <w:pPr>
       <w:pStyle w:val="a7"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6FC6C720" w14:textId="77777777" w:rsidR="005949C9" w:rsidRDefault="005949C9">
+    <w:p w14:paraId="0412C872" w14:textId="77777777" w:rsidR="00386403" w:rsidRDefault="00386403">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="10ABC163" w14:textId="77777777" w:rsidR="005949C9" w:rsidRDefault="005949C9">
+    <w:p w14:paraId="272F027D" w14:textId="77777777" w:rsidR="00386403" w:rsidRDefault="00386403">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00EB7454"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="08B21700"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="914" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0409000B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1334" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
@@ -5057,51 +5045,51 @@
   </w:num>
   <w:num w:numId="42" w16cid:durableId="430662955">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="43" w16cid:durableId="1043795138">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="44" w16cid:durableId="148833655">
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="45" w16cid:durableId="1993243992">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="46" w16cid:durableId="314337235">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="47" w16cid:durableId="1681855114">
     <w:abstractNumId w:val="28"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="10"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="839"/>
   <w:drawingGridHorizontalSpacing w:val="205"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
@@ -5456,50 +5444,51 @@
     <w:rsid w:val="0035511D"/>
     <w:rsid w:val="00355B7F"/>
     <w:rsid w:val="00355BE4"/>
     <w:rsid w:val="003564F8"/>
     <w:rsid w:val="003576AF"/>
     <w:rsid w:val="00360388"/>
     <w:rsid w:val="00361098"/>
     <w:rsid w:val="003635E8"/>
     <w:rsid w:val="00363FD5"/>
     <w:rsid w:val="00365CEC"/>
     <w:rsid w:val="00366353"/>
     <w:rsid w:val="00367FD6"/>
     <w:rsid w:val="00370716"/>
     <w:rsid w:val="003716C9"/>
     <w:rsid w:val="00371866"/>
     <w:rsid w:val="0037266F"/>
     <w:rsid w:val="00372A03"/>
     <w:rsid w:val="00373671"/>
     <w:rsid w:val="00374517"/>
     <w:rsid w:val="00376AF1"/>
     <w:rsid w:val="003772F3"/>
     <w:rsid w:val="00382BD0"/>
     <w:rsid w:val="003831AD"/>
     <w:rsid w:val="003833E4"/>
     <w:rsid w:val="00385D26"/>
+    <w:rsid w:val="00386403"/>
     <w:rsid w:val="00387FA8"/>
     <w:rsid w:val="0039153E"/>
     <w:rsid w:val="00392080"/>
     <w:rsid w:val="003931E2"/>
     <w:rsid w:val="003932C4"/>
     <w:rsid w:val="00395C71"/>
     <w:rsid w:val="003963B4"/>
     <w:rsid w:val="00396F69"/>
     <w:rsid w:val="003A0CFB"/>
     <w:rsid w:val="003A30ED"/>
     <w:rsid w:val="003A32AD"/>
     <w:rsid w:val="003A5CDC"/>
     <w:rsid w:val="003A5F85"/>
     <w:rsid w:val="003A7B52"/>
     <w:rsid w:val="003A7DD1"/>
     <w:rsid w:val="003B0684"/>
     <w:rsid w:val="003B7345"/>
     <w:rsid w:val="003C0FB5"/>
     <w:rsid w:val="003C143B"/>
     <w:rsid w:val="003C1E87"/>
     <w:rsid w:val="003C226B"/>
     <w:rsid w:val="003C2327"/>
     <w:rsid w:val="003C2AB2"/>
     <w:rsid w:val="003C4ED3"/>
     <w:rsid w:val="003C63E3"/>
@@ -6302,50 +6291,51 @@
     <w:rsid w:val="00C41342"/>
     <w:rsid w:val="00C426F9"/>
     <w:rsid w:val="00C43B20"/>
     <w:rsid w:val="00C44204"/>
     <w:rsid w:val="00C463FB"/>
     <w:rsid w:val="00C4744A"/>
     <w:rsid w:val="00C47A19"/>
     <w:rsid w:val="00C47C91"/>
     <w:rsid w:val="00C5058E"/>
     <w:rsid w:val="00C5331F"/>
     <w:rsid w:val="00C549BB"/>
     <w:rsid w:val="00C55421"/>
     <w:rsid w:val="00C5551F"/>
     <w:rsid w:val="00C55E19"/>
     <w:rsid w:val="00C575B8"/>
     <w:rsid w:val="00C613C5"/>
     <w:rsid w:val="00C61B13"/>
     <w:rsid w:val="00C61F70"/>
     <w:rsid w:val="00C6562E"/>
     <w:rsid w:val="00C66708"/>
     <w:rsid w:val="00C67391"/>
     <w:rsid w:val="00C70CE5"/>
     <w:rsid w:val="00C712F1"/>
     <w:rsid w:val="00C75878"/>
     <w:rsid w:val="00C7720E"/>
+    <w:rsid w:val="00C7772D"/>
     <w:rsid w:val="00C82539"/>
     <w:rsid w:val="00C82C8D"/>
     <w:rsid w:val="00C920EB"/>
     <w:rsid w:val="00C93A24"/>
     <w:rsid w:val="00C94887"/>
     <w:rsid w:val="00C94DCD"/>
     <w:rsid w:val="00CA0EE3"/>
     <w:rsid w:val="00CA3777"/>
     <w:rsid w:val="00CA47FA"/>
     <w:rsid w:val="00CB00FC"/>
     <w:rsid w:val="00CB2364"/>
     <w:rsid w:val="00CB31E7"/>
     <w:rsid w:val="00CB32F7"/>
     <w:rsid w:val="00CB378A"/>
     <w:rsid w:val="00CB4195"/>
     <w:rsid w:val="00CB4384"/>
     <w:rsid w:val="00CB740D"/>
     <w:rsid w:val="00CC0BB7"/>
     <w:rsid w:val="00CC2349"/>
     <w:rsid w:val="00CC30AE"/>
     <w:rsid w:val="00CC375B"/>
     <w:rsid w:val="00CC6510"/>
     <w:rsid w:val="00CD1694"/>
     <w:rsid w:val="00CD6231"/>
     <w:rsid w:val="00CE144B"/>
@@ -6454,50 +6444,51 @@
     <w:rsid w:val="00E271B6"/>
     <w:rsid w:val="00E27F4F"/>
     <w:rsid w:val="00E30061"/>
     <w:rsid w:val="00E31573"/>
     <w:rsid w:val="00E318EF"/>
     <w:rsid w:val="00E31CD3"/>
     <w:rsid w:val="00E32B05"/>
     <w:rsid w:val="00E3397E"/>
     <w:rsid w:val="00E34B3E"/>
     <w:rsid w:val="00E35340"/>
     <w:rsid w:val="00E36C9C"/>
     <w:rsid w:val="00E36ECA"/>
     <w:rsid w:val="00E41B9A"/>
     <w:rsid w:val="00E43645"/>
     <w:rsid w:val="00E43E1C"/>
     <w:rsid w:val="00E470C4"/>
     <w:rsid w:val="00E50479"/>
     <w:rsid w:val="00E51465"/>
     <w:rsid w:val="00E519BA"/>
     <w:rsid w:val="00E51B78"/>
     <w:rsid w:val="00E53C74"/>
     <w:rsid w:val="00E55597"/>
     <w:rsid w:val="00E564A9"/>
     <w:rsid w:val="00E5730B"/>
     <w:rsid w:val="00E61DF7"/>
+    <w:rsid w:val="00E61EE8"/>
     <w:rsid w:val="00E62312"/>
     <w:rsid w:val="00E62B98"/>
     <w:rsid w:val="00E70E51"/>
     <w:rsid w:val="00E73594"/>
     <w:rsid w:val="00E73CAE"/>
     <w:rsid w:val="00E73FC3"/>
     <w:rsid w:val="00E74214"/>
     <w:rsid w:val="00E74D5B"/>
     <w:rsid w:val="00E75004"/>
     <w:rsid w:val="00E7594A"/>
     <w:rsid w:val="00E75CFD"/>
     <w:rsid w:val="00E77023"/>
     <w:rsid w:val="00E804C3"/>
     <w:rsid w:val="00E8069E"/>
     <w:rsid w:val="00E831A4"/>
     <w:rsid w:val="00E84B9A"/>
     <w:rsid w:val="00E87F4A"/>
     <w:rsid w:val="00E9330B"/>
     <w:rsid w:val="00E93EF1"/>
     <w:rsid w:val="00E94D44"/>
     <w:rsid w:val="00EA189C"/>
     <w:rsid w:val="00EA1B7F"/>
     <w:rsid w:val="00EA2B6E"/>
     <w:rsid w:val="00EA34E0"/>
     <w:rsid w:val="00EA4250"/>
@@ -9235,50 +9226,76 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="e0d54db9-aa56-41fb-90a3-f74ed8f66d74">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <_x30d7__x30ed__x30bb__x30b9_ xmlns="e0d54db9-aa56-41fb-90a3-f74ed8f66d74" xsi:nil="true"/>
+    <Status xmlns="e0d54db9-aa56-41fb-90a3-f74ed8f66d74" xsi:nil="true"/>
+    <TaxCatchAll xmlns="c24288ec-b664-4237-bfbf-b4d897279037" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x010100C790135AD6D305448B4FE508C33B7AAA" ma:contentTypeVersion="94" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="4116d5b6a5f583ff5c29081b5943bb84">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="7844e879-cedb-49d1-b645-8c7cf13c7aa8" xmlns:ns3="e0d54db9-aa56-41fb-90a3-f74ed8f66d74" xmlns:ns4="c24288ec-b664-4237-bfbf-b4d897279037" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="0c436ccb29b6d9e42f4aedbfb7acfc61" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="7844e879-cedb-49d1-b645-8c7cf13c7aa8"/>
     <xsd:import namespace="e0d54db9-aa56-41fb-90a3-f74ed8f66d74"/>
     <xsd:import namespace="c24288ec-b664-4237-bfbf-b4d897279037"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
@@ -9503,169 +9520,136 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6DCCF853-E798-4A05-AC11-563CD8A3BD07}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="e0d54db9-aa56-41fb-90a3-f74ed8f66d74"/>
+    <ds:schemaRef ds:uri="c24288ec-b664-4237-bfbf-b4d897279037"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{64EBDE7D-20F1-4CB7-882E-6A8C89F43846}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{60B612CD-9229-4A4C-959C-33F8847C347C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{15BF73BB-3790-4C44-86C4-A9BD24D289C9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="7844e879-cedb-49d1-b645-8c7cf13c7aa8"/>
     <ds:schemaRef ds:uri="e0d54db9-aa56-41fb-90a3-f74ed8f66d74"/>
     <ds:schemaRef ds:uri="c24288ec-b664-4237-bfbf-b4d897279037"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...32 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>60</Words>
-  <Characters>389</Characters>
+  <Words>66</Words>
+  <Characters>381</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>3</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>タイトル</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>448</CharactersWithSpaces>
+  <CharactersWithSpaces>446</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100C790135AD6D305448B4FE508C33B7AAA</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="docLang">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="docLang">
     <vt:lpwstr>en</vt:lpwstr>
   </property>
 </Properties>
 </file>