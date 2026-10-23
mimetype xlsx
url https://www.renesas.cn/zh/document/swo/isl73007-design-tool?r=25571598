--- v0 (2026-06-12)
+++ v1 (2026-10-23)
@@ -16,174 +16,176 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/metadata.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheetMetadata+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/style1.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors1.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/style2.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors2.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30430"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a5126966\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a5126966\Documents\PartFiles\ISL73006-07\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7306EC83-1973-4EE6-B5C6-2896B91681CE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{33B95D0C-09FD-4369-A4C2-9ACC929BE783}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="38620" windowHeight="21100" xr2:uid="{C83849C9-521A-4ACE-A58A-0F0839FA5C03}"/>
+    <workbookView xWindow="15660" yWindow="5110" windowWidth="21330" windowHeight="15370" xr2:uid="{C83849C9-521A-4ACE-A58A-0F0839FA5C03}"/>
   </bookViews>
   <sheets>
     <sheet name="Main" sheetId="1" r:id="rId1"/>
     <sheet name="DS Parameters" sheetId="5" r:id="rId2"/>
     <sheet name="COUT Network Design" sheetId="3" r:id="rId3"/>
     <sheet name="CIN Network Design" sheetId="4" r:id="rId4"/>
     <sheet name="Common Components" sheetId="2" r:id="rId5"/>
     <sheet name="1% resistor table" sheetId="6" r:id="rId6"/>
     <sheet name="Revision History" sheetId="7" r:id="rId7"/>
   </sheets>
   <definedNames>
     <definedName name="CCOMP_MIN">#REF!</definedName>
     <definedName name="CDROOP">#REF!</definedName>
     <definedName name="COUT_MIN">#REF!</definedName>
     <definedName name="COUT_QTY">#REF!</definedName>
     <definedName name="COUT_ZERO">#REF!</definedName>
     <definedName name="CPOLE_MIN">#REF!</definedName>
     <definedName name="ESR_EQUIV">#REF!</definedName>
     <definedName name="Fstart">#REF!</definedName>
     <definedName name="ft">#REF!</definedName>
     <definedName name="Loop_Gain_Totalpoints">#REF!</definedName>
     <definedName name="RCOMP">#REF!</definedName>
     <definedName name="RDROOP">#REF!</definedName>
     <definedName name="Ripple_percent">#REF!</definedName>
     <definedName name="RSEN">#REF!</definedName>
     <definedName name="RSLOPE">#REF!</definedName>
     <definedName name="Step">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="C7" i="3" l="1"/>
+  <c r="H11" i="1" l="1"/>
+  <c r="H8" i="1"/>
+  <c r="C7" i="3"/>
   <c r="C23" i="1"/>
   <c r="C24" i="1"/>
   <c r="C20" i="1"/>
   <c r="C18" i="1"/>
   <c r="C6" i="1"/>
-  <c r="C32" i="5"/>
-[...2 lines deleted...]
-  <c r="C36" i="5" s="1"/>
+  <c r="C33" i="5"/>
+  <c r="C34" i="5" s="1"/>
+  <c r="C36" i="5" l="1"/>
+  <c r="C37" i="5" s="1"/>
   <c r="C17" i="1" s="1"/>
   <c r="C12" i="1" l="1"/>
   <c r="C14" i="1" s="1"/>
   <c r="C13" i="4" l="1"/>
   <c r="C13" i="1"/>
   <c r="G17" i="1"/>
   <c r="I42" i="3" l="1"/>
   <c r="I57" i="4"/>
   <c r="J57" i="4"/>
   <c r="AF56" i="4"/>
   <c r="AG56" i="4"/>
   <c r="AH56" i="4"/>
   <c r="AI56" i="4"/>
   <c r="AF57" i="4"/>
   <c r="AG57" i="4"/>
   <c r="AH57" i="4"/>
   <c r="AI57" i="4"/>
   <c r="AF58" i="4"/>
   <c r="AG58" i="4"/>
   <c r="AH58" i="4"/>
   <c r="AI58" i="4"/>
   <c r="AC58" i="4"/>
   <c r="AB58" i="4"/>
   <c r="AA58" i="4"/>
   <c r="AC57" i="4"/>
   <c r="AB57" i="4"/>
   <c r="AA57" i="4"/>
   <c r="AC56" i="4"/>
   <c r="AB56" i="4"/>
   <c r="AA56" i="4"/>
   <c r="X56" i="4"/>
   <c r="X57" i="4"/>
   <c r="W56" i="4"/>
   <c r="W57" i="4"/>
   <c r="W58" i="4"/>
   <c r="V56" i="4"/>
   <c r="V57" i="4"/>
   <c r="V58" i="4"/>
   <c r="T89" i="4"/>
   <c r="T88" i="4"/>
   <c r="AD58" i="4" l="1"/>
   <c r="AD57" i="4"/>
   <c r="Y57" i="4"/>
   <c r="S57" i="4" s="1" a="1"/>
   <c r="S57" i="4" s="1"/>
   <c r="Y56" i="4"/>
   <c r="AD56" i="4"/>
   <c r="C35" i="1"/>
   <c r="S56" i="4" l="1" a="1"/>
   <c r="S56" i="4" s="1"/>
-  <c r="G34" i="1" l="1"/>
-  <c r="D23" i="5"/>
+  <c r="D24" i="5" l="1"/>
+  <c r="D28" i="5"/>
+  <c r="D29" i="5"/>
   <c r="D27" i="5"/>
-  <c r="D28" i="5"/>
   <c r="D26" i="5"/>
   <c r="D25" i="5"/>
-  <c r="D24" i="5"/>
+  <c r="G34" i="1" s="1"/>
   <c r="G36" i="1" l="1"/>
   <c r="C40" i="3"/>
   <c r="S7" i="3"/>
   <c r="T7" i="3"/>
   <c r="C13" i="3"/>
   <c r="G19" i="1"/>
   <c r="H20" i="1" s="1"/>
   <c r="C14" i="3" l="1"/>
   <c r="C26" i="1"/>
   <c r="C36" i="1" l="1"/>
   <c r="G20" i="1"/>
   <c r="C5" i="3" s="1"/>
   <c r="C6" i="3"/>
   <c r="C30" i="1"/>
   <c r="G11" i="1"/>
   <c r="C27" i="1"/>
   <c r="C7" i="4"/>
   <c r="AH10" i="3"/>
   <c r="K44" i="4"/>
   <c r="K45" i="4"/>
   <c r="J44" i="4"/>
   <c r="J45" i="4"/>
   <c r="K43" i="4"/>
   <c r="J43" i="4"/>
   <c r="I44" i="4"/>
@@ -2790,51 +2792,51 @@
 </file>
 
 <file path=xl/metadata.xml><?xml version="1.0" encoding="utf-8"?>
 <metadata xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xda="http://schemas.microsoft.com/office/spreadsheetml/2017/dynamicarray">
   <metadataTypes count="1">
     <metadataType name="XLDAPR" minSupportedVersion="120000" copy="1" pasteAll="1" pasteValues="1" merge="1" splitFirst="1" rowColShift="1" clearFormats="1" clearComments="1" assign="1" coerce="1" cellMeta="1"/>
   </metadataTypes>
   <futureMetadata name="XLDAPR" count="1">
     <bk>
       <extLst>
         <ext uri="{bdbb8cdc-fa1e-496e-a857-3c3f30c029c3}">
           <xda:dynamicArrayProperties fDynamic="1" fCollapsed="0"/>
         </ext>
       </extLst>
     </bk>
   </futureMetadata>
   <cellMetadata count="1">
     <bk>
       <rc t="1" v="0"/>
     </bk>
   </cellMetadata>
 </metadata>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="460" uniqueCount="254">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="468" uniqueCount="258">
   <si>
     <t>V</t>
   </si>
   <si>
     <t>kΩ</t>
   </si>
   <si>
     <t>nF</t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
     <t>kHz</t>
   </si>
   <si>
     <t>nH</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
@@ -5962,50 +5964,87 @@
   </si>
   <si>
     <t>These cells have an error</t>
   </si>
   <si>
     <t>Enforce a particular lower FB resistor when using SYNC</t>
   </si>
   <si>
     <t xml:space="preserve">ISL73007 Design Tool. Revision: </t>
   </si>
   <si>
     <t>Recommended Top Feedback Resistor</t>
   </si>
   <si>
     <t xml:space="preserve">Calculated Output Voltage (VOUT)  </t>
   </si>
   <si>
     <t>Lower FB resistor should be ≤220Ω when using SYNC</t>
   </si>
   <si>
     <t>Recommended Bottom Feedback Resistor (see datasheet for SYNC explanation)</t>
   </si>
   <si>
     <t>Fix the 'load step Rise/Fall' reference</t>
   </si>
+  <si>
+    <r>
+      <t>Maximum load current (I</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="subscript"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>MAX</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>)</t>
+    </r>
+  </si>
+  <si>
+    <t>5 (fixed)</t>
+  </si>
+  <si>
+    <t>Recommended VCC Capacitor</t>
+  </si>
+  <si>
+    <t>Add fixed internal comp load transient and compensation zero. Add VCC cap recommendation.</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="10">
     <numFmt numFmtId="164" formatCode="0.000"/>
     <numFmt numFmtId="165" formatCode="0.0000"/>
     <numFmt numFmtId="166" formatCode="0.000000"/>
     <numFmt numFmtId="167" formatCode="0.00000"/>
     <numFmt numFmtId="168" formatCode="0.0"/>
     <numFmt numFmtId="169" formatCode="0.0000000000"/>
     <numFmt numFmtId="170" formatCode="0.000000000000"/>
     <numFmt numFmtId="171" formatCode="#,##0.00000000"/>
     <numFmt numFmtId="172" formatCode="#,##0.0"/>
     <numFmt numFmtId="173" formatCode="#,##0.000"/>
   </numFmts>
   <fonts count="19" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -6324,51 +6363,51 @@
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="118">
+  <cellXfs count="121">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="2" fontId="0" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
@@ -6592,104 +6631,115 @@
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="1" fontId="15" fillId="3" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="15" fillId="10" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="168" fontId="15" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="168" fontId="0" fillId="3" borderId="9" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="168" fontId="0" fillId="3" borderId="10" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="10" borderId="9" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="10" borderId="10" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="168" fontId="0" fillId="3" borderId="9" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="168" fontId="0" fillId="3" borderId="10" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="10" borderId="9" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="10" borderId="10" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="165" fontId="0" fillId="3" borderId="9" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="165" fontId="0" fillId="3" borderId="10" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="8" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="9" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="10" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="1" fontId="0" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="2" xr:uid="{292254E7-CF9B-49ED-8CC0-C828E2DFB5DA}"/>
     <cellStyle name="Percent" xfId="1" builtinId="5"/>
   </cellStyles>
   <dxfs count="6">
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC7CE"/>
@@ -10026,58 +10076,58 @@
           <a:noFill/>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:effectLst/>
       </c:spPr>
       <c:txPr>
         <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr>
             <a:defRPr sz="800" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
             </a:defRPr>
           </a:pPr>
           <a:endParaRPr lang="en-US"/>
         </a:p>
       </c:txPr>
     </c:legend>
     <c:plotVisOnly val="1"/>
     <c:dispBlanksAs val="gap"/>
+    <c:showDLblsOverMax val="0"/>
     <c:extLst>
       <c:ext xmlns:c16r3="http://schemas.microsoft.com/office/drawing/2017/03/chart" uri="{56B9EC1D-385E-4148-901F-78D8002777C0}">
         <c16r3:dataDisplayOptions16>
           <c16r3:dispNaAsBlank val="1"/>
         </c16r3:dataDisplayOptions16>
       </c:ext>
     </c:extLst>
-    <c:showDLblsOverMax val="0"/>
   </c:chart>
   <c:spPr>
     <a:solidFill>
       <a:schemeClr val="bg1"/>
     </a:solidFill>
     <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
       <a:noFill/>
       <a:round/>
     </a:ln>
     <a:effectLst/>
   </c:spPr>
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
         <a:defRPr/>
       </a:pPr>
       <a:endParaRPr lang="en-US"/>
     </a:p>
   </c:txPr>
   <c:printSettings>
     <c:headerFooter/>
     <c:pageMargins b="0.75" l="0.7" r="0.7" t="0.75" header="0.3" footer="0.3"/>
     <c:pageSetup/>
@@ -13260,58 +13310,58 @@
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:effectLst/>
       </c:spPr>
       <c:txPr>
         <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr>
             <a:defRPr sz="800" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
             </a:defRPr>
           </a:pPr>
           <a:endParaRPr lang="en-US"/>
         </a:p>
       </c:txPr>
     </c:legend>
     <c:plotVisOnly val="1"/>
     <c:dispBlanksAs val="gap"/>
+    <c:showDLblsOverMax val="0"/>
     <c:extLst>
       <c:ext xmlns:c16r3="http://schemas.microsoft.com/office/drawing/2017/03/chart" uri="{56B9EC1D-385E-4148-901F-78D8002777C0}">
         <c16r3:dataDisplayOptions16>
           <c16r3:dispNaAsBlank val="1"/>
         </c16r3:dataDisplayOptions16>
       </c:ext>
     </c:extLst>
-    <c:showDLblsOverMax val="0"/>
   </c:chart>
   <c:spPr>
     <a:solidFill>
       <a:schemeClr val="bg1"/>
     </a:solidFill>
     <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
       <a:noFill/>
       <a:round/>
     </a:ln>
     <a:effectLst/>
   </c:spPr>
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
         <a:defRPr/>
       </a:pPr>
       <a:endParaRPr lang="en-US"/>
     </a:p>
   </c:txPr>
   <c:printSettings>
     <c:headerFooter/>
     <c:pageMargins b="0.75" l="0.7" r="0.7" t="0.75" header="0.3" footer="0.3"/>
     <c:pageSetup/>
@@ -15809,537 +15859,556 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D616EB00-53C0-470E-9E1E-DF188DDA2C16}">
   <sheetPr codeName="Sheet1"/>
-  <dimension ref="B2:Q38"/>
+  <dimension ref="B2:Q40"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A2" workbookViewId="0">
-      <selection activeCell="G10" sqref="G10"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="C10" sqref="C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="2" max="2" width="53.453125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="17.1796875" customWidth="1"/>
     <col min="6" max="6" width="47.90625" customWidth="1"/>
     <col min="7" max="8" width="14.1796875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:17" x14ac:dyDescent="0.35">
       <c r="D2" s="23"/>
       <c r="E2" s="12" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="3" spans="2:17" x14ac:dyDescent="0.35">
       <c r="D3" s="24"/>
       <c r="E3" s="12" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="4" spans="2:17" x14ac:dyDescent="0.35">
       <c r="D4" s="69"/>
       <c r="E4" s="12" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="5" spans="2:17" x14ac:dyDescent="0.35">
       <c r="D5" s="6"/>
       <c r="E5" s="12" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="6" spans="2:17" x14ac:dyDescent="0.35">
       <c r="B6" s="98" t="s">
         <v>248</v>
       </c>
       <c r="C6" s="99">
         <f>MAX('Revision History'!C4:C14)</f>
-        <v>1.2</v>
+        <v>1.3</v>
       </c>
       <c r="D6" s="1"/>
       <c r="E6" s="1"/>
       <c r="F6" s="1"/>
       <c r="G6" s="1"/>
       <c r="H6" s="1"/>
       <c r="I6" s="1"/>
     </row>
+    <row r="7" spans="2:17" x14ac:dyDescent="0.35">
+      <c r="G7" s="6" t="s">
+        <v>227</v>
+      </c>
+      <c r="H7" s="6" t="s">
+        <v>228</v>
+      </c>
+    </row>
     <row r="8" spans="2:17" ht="16.5" x14ac:dyDescent="0.45">
       <c r="B8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C8" s="3">
         <v>12</v>
       </c>
       <c r="D8" s="4" t="s">
         <v>0</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3">
         <v>2</v>
       </c>
-      <c r="H8" s="4" t="s">
+      <c r="H8" s="60">
+        <f>0.5*'DS Parameters'!D3</f>
+        <v>1.5</v>
+      </c>
+      <c r="I8" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="I8" s="4"/>
-      <c r="K8" s="109" t="s">
+      <c r="K8" s="101" t="s">
         <v>30</v>
       </c>
-      <c r="L8" s="110"/>
-[...4 lines deleted...]
-      <c r="Q8" s="110"/>
+      <c r="L8" s="102"/>
+      <c r="M8" s="102"/>
+      <c r="N8" s="102"/>
+      <c r="O8" s="102"/>
+      <c r="P8" s="102"/>
+      <c r="Q8" s="102"/>
     </row>
     <row r="9" spans="2:17" ht="16.5" x14ac:dyDescent="0.45">
       <c r="B9" s="2" t="s">
         <v>11</v>
       </c>
       <c r="C9" s="3">
         <v>3.3</v>
       </c>
       <c r="D9" s="4" t="s">
         <v>0</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>156</v>
       </c>
-      <c r="G9" s="3">
+      <c r="G9" s="118">
         <v>100</v>
       </c>
-      <c r="H9" s="4" t="s">
+      <c r="H9" s="119"/>
+      <c r="I9" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="I9" s="4"/>
-[...6 lines deleted...]
-      <c r="Q9" s="110"/>
+      <c r="K9" s="102"/>
+      <c r="L9" s="102"/>
+      <c r="M9" s="102"/>
+      <c r="N9" s="102"/>
+      <c r="O9" s="102"/>
+      <c r="P9" s="102"/>
+      <c r="Q9" s="102"/>
     </row>
     <row r="10" spans="2:17" ht="16.5" x14ac:dyDescent="0.45">
       <c r="B10" s="2" t="s">
         <v>12</v>
       </c>
       <c r="C10" s="3">
         <v>3</v>
       </c>
       <c r="D10" s="4" t="s">
         <v>3</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>152</v>
       </c>
       <c r="G10" s="3">
         <v>2</v>
       </c>
-      <c r="H10" s="11" t="s">
+      <c r="H10" s="120">
+        <v>2</v>
+      </c>
+      <c r="I10" s="11" t="s">
         <v>6</v>
       </c>
-      <c r="I10" s="11"/>
-[...6 lines deleted...]
-      <c r="Q10" s="110"/>
+      <c r="K10" s="102"/>
+      <c r="L10" s="102"/>
+      <c r="M10" s="102"/>
+      <c r="N10" s="102"/>
+      <c r="O10" s="102"/>
+      <c r="P10" s="102"/>
+      <c r="Q10" s="102"/>
     </row>
     <row r="11" spans="2:17" ht="16.5" x14ac:dyDescent="0.45">
       <c r="B11" s="2" t="s">
         <v>143</v>
       </c>
       <c r="C11" s="3">
         <v>500</v>
       </c>
       <c r="D11" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>153</v>
       </c>
       <c r="G11" s="60">
         <f>G10*C24/100</f>
         <v>6.6545454545454533E-2</v>
       </c>
-      <c r="H11" s="11" t="s">
+      <c r="H11" s="60">
+        <f>H10*C24/100</f>
+        <v>6.6545454545454533E-2</v>
+      </c>
+      <c r="I11" s="11" t="s">
         <v>0</v>
       </c>
-      <c r="K11" s="110"/>
-[...5 lines deleted...]
-      <c r="Q11" s="110"/>
+      <c r="K11" s="102"/>
+      <c r="L11" s="102"/>
+      <c r="M11" s="102"/>
+      <c r="N11" s="102"/>
+      <c r="O11" s="102"/>
+      <c r="P11" s="102"/>
+      <c r="Q11" s="102"/>
     </row>
     <row r="12" spans="2:17" x14ac:dyDescent="0.35">
       <c r="B12" s="2" t="s">
         <v>141</v>
       </c>
       <c r="C12" s="7">
         <f>100*C9/C8</f>
         <v>27.5</v>
       </c>
       <c r="D12" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="K12" s="110"/>
-[...5 lines deleted...]
-      <c r="Q12" s="110"/>
+      <c r="K12" s="102"/>
+      <c r="L12" s="102"/>
+      <c r="M12" s="102"/>
+      <c r="N12" s="102"/>
+      <c r="O12" s="102"/>
+      <c r="P12" s="102"/>
+      <c r="Q12" s="102"/>
     </row>
     <row r="13" spans="2:17" x14ac:dyDescent="0.35">
       <c r="B13" s="2" t="s">
         <v>54</v>
       </c>
       <c r="C13" s="14">
         <f>(C12*0.01/C11)*1000000</f>
         <v>550</v>
       </c>
       <c r="D13" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="K13" s="110"/>
-[...5 lines deleted...]
-      <c r="Q13" s="110"/>
+      <c r="K13" s="102"/>
+      <c r="L13" s="102"/>
+      <c r="M13" s="102"/>
+      <c r="N13" s="102"/>
+      <c r="O13" s="102"/>
+      <c r="P13" s="102"/>
+      <c r="Q13" s="102"/>
     </row>
     <row r="14" spans="2:17" x14ac:dyDescent="0.35">
       <c r="B14" s="2" t="s">
         <v>55</v>
       </c>
       <c r="C14" s="14">
         <f>((1-(C12*0.01))/C11)*1000000</f>
         <v>1450</v>
       </c>
       <c r="D14" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="K14" s="110"/>
-[...5 lines deleted...]
-      <c r="Q14" s="110"/>
+      <c r="K14" s="102"/>
+      <c r="L14" s="102"/>
+      <c r="M14" s="102"/>
+      <c r="N14" s="102"/>
+      <c r="O14" s="102"/>
+      <c r="P14" s="102"/>
+      <c r="Q14" s="102"/>
     </row>
     <row r="15" spans="2:17" x14ac:dyDescent="0.35">
       <c r="B15" s="1"/>
       <c r="C15" s="13"/>
       <c r="D15" s="9"/>
-      <c r="K15" s="110"/>
-[...5 lines deleted...]
-      <c r="Q15" s="110"/>
+      <c r="K15" s="102"/>
+      <c r="L15" s="102"/>
+      <c r="M15" s="102"/>
+      <c r="N15" s="102"/>
+      <c r="O15" s="102"/>
+      <c r="P15" s="102"/>
+      <c r="Q15" s="102"/>
     </row>
     <row r="16" spans="2:17" ht="16.5" x14ac:dyDescent="0.45">
       <c r="B16" s="2" t="s">
         <v>237</v>
       </c>
       <c r="C16" s="80" t="s">
         <v>37</v>
       </c>
       <c r="D16" s="9"/>
       <c r="G16" s="6" t="s">
         <v>227</v>
       </c>
       <c r="H16" s="6" t="s">
         <v>228</v>
       </c>
-      <c r="K16" s="110"/>
-[...5 lines deleted...]
-      <c r="Q16" s="110"/>
+      <c r="K16" s="102"/>
+      <c r="L16" s="102"/>
+      <c r="M16" s="102"/>
+      <c r="N16" s="102"/>
+      <c r="O16" s="102"/>
+      <c r="P16" s="102"/>
+      <c r="Q16" s="102"/>
     </row>
     <row r="17" spans="2:17" ht="16.5" x14ac:dyDescent="0.45">
       <c r="B17" s="2" t="s">
         <v>25</v>
       </c>
       <c r="C17" s="14">
-        <f>IF(C16="Yes",'DS Parameters'!C36,'DS Parameters'!C33)</f>
+        <f>IF(C16="Yes",'DS Parameters'!C37,'DS Parameters'!C34)</f>
         <v>100</v>
       </c>
       <c r="D17" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>20</v>
       </c>
       <c r="G17" s="5">
-        <f>G8/(0.01*G10*'DS Parameters'!D2*'DS Parameters'!D5/1000*'DS Parameters'!D6*1000)</f>
+        <f>G8/(0.01*G10*'DS Parameters'!D2*'DS Parameters'!D6/1000*'DS Parameters'!D7*1000)</f>
         <v>15.047550258817864</v>
       </c>
       <c r="H17" s="79"/>
       <c r="I17" s="6" t="s">
         <v>1</v>
       </c>
-      <c r="K17" s="110"/>
-[...5 lines deleted...]
-      <c r="Q17" s="110"/>
+      <c r="K17" s="102"/>
+      <c r="L17" s="102"/>
+      <c r="M17" s="102"/>
+      <c r="N17" s="102"/>
+      <c r="O17" s="102"/>
+      <c r="P17" s="102"/>
+      <c r="Q17" s="102"/>
     </row>
     <row r="18" spans="2:17" ht="30" x14ac:dyDescent="0.45">
       <c r="B18" s="61" t="s">
         <v>252</v>
       </c>
       <c r="C18" s="5">
         <f>IF(C16="Yes",0.2,2)</f>
         <v>2</v>
       </c>
       <c r="D18" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>32</v>
       </c>
       <c r="G18" s="3">
         <v>14</v>
       </c>
       <c r="H18" s="79"/>
       <c r="I18" s="6" t="s">
         <v>1</v>
       </c>
-      <c r="K18" s="110"/>
-[...5 lines deleted...]
-      <c r="Q18" s="110"/>
+      <c r="K18" s="102"/>
+      <c r="L18" s="102"/>
+      <c r="M18" s="102"/>
+      <c r="N18" s="102"/>
+      <c r="O18" s="102"/>
+      <c r="P18" s="102"/>
+      <c r="Q18" s="102"/>
     </row>
     <row r="19" spans="2:17" ht="16.5" x14ac:dyDescent="0.45">
       <c r="B19" s="2" t="s">
         <v>144</v>
       </c>
       <c r="C19" s="22">
         <v>2.2000000000000002</v>
       </c>
       <c r="D19" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>155</v>
       </c>
-      <c r="G19" s="103">
+      <c r="G19" s="107">
         <f>C11/10</f>
         <v>50</v>
       </c>
-      <c r="H19" s="104"/>
+      <c r="H19" s="108"/>
       <c r="I19" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="K19" s="110"/>
-[...5 lines deleted...]
-      <c r="Q19" s="110"/>
+      <c r="K19" s="102"/>
+      <c r="L19" s="102"/>
+      <c r="M19" s="102"/>
+      <c r="N19" s="102"/>
+      <c r="O19" s="102"/>
+      <c r="P19" s="102"/>
+      <c r="Q19" s="102"/>
     </row>
     <row r="20" spans="2:17" ht="16.5" x14ac:dyDescent="0.45">
       <c r="B20" s="2" t="s">
         <v>249</v>
       </c>
       <c r="C20" s="5">
         <f>(Main!C9-'DS Parameters'!D2)/('DS Parameters'!D2/C19)</f>
         <v>9.9</v>
       </c>
       <c r="D20" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>239</v>
       </c>
       <c r="G20" s="14">
-        <f>'DS Parameters'!D2*'DS Parameters'!D5*'DS Parameters'!D6*G18*1000/(2*PI()*G19*C24)</f>
+        <f>'DS Parameters'!D2*'DS Parameters'!D6*'DS Parameters'!D7*G18*1000/(2*PI()*G19*C24)</f>
         <v>89.006958377579764</v>
       </c>
       <c r="H20" s="7">
-        <f>1000*'DS Parameters'!D2*'DS Parameters'!D4*'DS Parameters'!D6/(2*PI()*Main!G19*Main!C24)</f>
+        <f>1000*'DS Parameters'!D2*'DS Parameters'!D5*'DS Parameters'!D7/(2*PI()*Main!G19*Main!C24)</f>
         <v>82.656206510676142</v>
       </c>
       <c r="I20" s="16" t="s">
         <v>8</v>
       </c>
-      <c r="K20" s="110"/>
-[...5 lines deleted...]
-      <c r="Q20" s="110"/>
+      <c r="K20" s="102"/>
+      <c r="L20" s="102"/>
+      <c r="M20" s="102"/>
+      <c r="N20" s="102"/>
+      <c r="O20" s="102"/>
+      <c r="P20" s="102"/>
+      <c r="Q20" s="102"/>
     </row>
     <row r="21" spans="2:17" ht="16.5" x14ac:dyDescent="0.45">
       <c r="B21" s="2" t="s">
         <v>145</v>
       </c>
       <c r="C21" s="22">
         <v>10</v>
       </c>
       <c r="D21" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>157</v>
       </c>
-      <c r="G21" s="111">
+      <c r="G21" s="103">
         <f>((C24*G10*0.01)/G8)*1000</f>
         <v>33.272727272727266</v>
       </c>
-      <c r="H21" s="112"/>
+      <c r="H21" s="104"/>
       <c r="I21" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="K21" s="110"/>
-[...5 lines deleted...]
-      <c r="Q21" s="110"/>
+      <c r="K21" s="102"/>
+      <c r="L21" s="102"/>
+      <c r="M21" s="102"/>
+      <c r="N21" s="102"/>
+      <c r="O21" s="102"/>
+      <c r="P21" s="102"/>
+      <c r="Q21" s="102"/>
     </row>
     <row r="22" spans="2:17" ht="16.5" x14ac:dyDescent="0.45">
       <c r="F22" s="2" t="s">
         <v>163</v>
       </c>
-      <c r="G22" s="101">
+      <c r="G22" s="105">
         <f>'COUT Network Design'!C43</f>
         <v>144</v>
       </c>
-      <c r="H22" s="102"/>
+      <c r="H22" s="106"/>
       <c r="I22" s="16" t="s">
         <v>8</v>
       </c>
-      <c r="K22" s="110"/>
-[...5 lines deleted...]
-      <c r="Q22" s="110"/>
+      <c r="K22" s="102"/>
+      <c r="L22" s="102"/>
+      <c r="M22" s="102"/>
+      <c r="N22" s="102"/>
+      <c r="O22" s="102"/>
+      <c r="P22" s="102"/>
+      <c r="Q22" s="102"/>
     </row>
     <row r="23" spans="2:17" x14ac:dyDescent="0.35">
       <c r="B23" s="2" t="s">
         <v>251</v>
       </c>
       <c r="C23" s="5" t="str">
         <f>IF(AND((C16="Yes"),(C19&gt;0.22)),"FB too high","OK")</f>
         <v>OK</v>
       </c>
       <c r="D23" s="4"/>
     </row>
     <row r="24" spans="2:17" ht="16.5" x14ac:dyDescent="0.45">
       <c r="B24" s="100" t="s">
         <v>250</v>
       </c>
       <c r="C24" s="5">
         <f>'DS Parameters'!D2*(1+(Main!C21/C19))</f>
         <v>3.3272727272727267</v>
       </c>
       <c r="D24" s="4" t="s">
         <v>0</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>185</v>
       </c>
       <c r="G24" s="7">
-        <f>1000000*'DS Parameters'!D2/Main!C24*Main!G18/(2*PI())/Main!G22/(1000/'DS Parameters'!D6)</f>
+        <f>1000000*'DS Parameters'!D2/Main!C24*Main!G18/(2*PI())/Main!G22/(1000/'DS Parameters'!D7)</f>
         <v>33.483416989278531</v>
       </c>
       <c r="H24" s="7">
-        <f>1000*'DS Parameters'!D2*'DS Parameters'!D4*'DS Parameters'!D6/(2*PI()*G22*Main!C24)</f>
+        <f>1000*'DS Parameters'!D2*'DS Parameters'!D5*'DS Parameters'!D7/(2*PI()*G22*Main!C24)</f>
         <v>28.700071705095887</v>
       </c>
       <c r="I24" s="6" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="25" spans="2:17" ht="16.5" x14ac:dyDescent="0.45">
       <c r="B25" s="1"/>
       <c r="C25" s="8"/>
       <c r="D25" s="9"/>
       <c r="F25" s="2" t="s">
         <v>187</v>
       </c>
       <c r="G25" s="7">
         <f>G24/10</f>
         <v>3.3483416989278529</v>
       </c>
-      <c r="H25" s="79"/>
+      <c r="H25" s="7" t="s">
+        <v>255</v>
+      </c>
       <c r="I25" s="6" t="s">
         <v>4</v>
       </c>
       <c r="P25" s="41"/>
     </row>
     <row r="26" spans="2:17" ht="16.5" x14ac:dyDescent="0.45">
       <c r="B26" s="2" t="s">
         <v>208</v>
       </c>
       <c r="C26" s="7">
-        <f>C24*C17/'DS Parameters'!D7</f>
+        <f>C24*C17/'DS Parameters'!D8</f>
         <v>2.0538720538720536</v>
       </c>
       <c r="D26" s="4" t="s">
         <v>148</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>188</v>
       </c>
       <c r="G26" s="14">
         <f>1000/(2*PI()*G25*G18)</f>
         <v>3.3951762523191089</v>
       </c>
       <c r="H26" s="81"/>
       <c r="I26" s="6" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="27" spans="2:17" ht="16.5" x14ac:dyDescent="0.45">
       <c r="B27" s="2" t="s">
         <v>146</v>
       </c>
       <c r="C27" s="7">
         <f>4*C26</f>
         <v>8.2154882154882145</v>
       </c>
@@ -16348,83 +16417,83 @@
       </c>
       <c r="F27" s="2" t="s">
         <v>22</v>
       </c>
       <c r="G27" s="3">
         <v>3.9</v>
       </c>
       <c r="H27" s="82"/>
       <c r="I27" s="6" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="29" spans="2:17" ht="16.5" x14ac:dyDescent="0.45">
       <c r="B29" s="2" t="s">
         <v>48</v>
       </c>
       <c r="C29" s="3">
         <v>33</v>
       </c>
       <c r="D29" s="4" t="s">
         <v>6</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>56</v>
       </c>
-      <c r="G29" s="101">
+      <c r="G29" s="105">
         <f>'COUT Network Design'!C14</f>
         <v>30</v>
       </c>
-      <c r="H29" s="102"/>
+      <c r="H29" s="106"/>
       <c r="I29" s="16" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="30" spans="2:17" ht="16.5" x14ac:dyDescent="0.45">
       <c r="B30" s="2" t="s">
         <v>147</v>
       </c>
       <c r="C30" s="14">
         <f>1000000*(C8-C24)*0.01*C12/(C29*0.01*C10*C11*1000)</f>
         <v>4.8181818181818183</v>
       </c>
       <c r="D30" s="4" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="31" spans="2:17" ht="16.5" x14ac:dyDescent="0.45">
       <c r="B31" s="1"/>
       <c r="C31" s="19"/>
       <c r="D31" s="9"/>
       <c r="F31" s="2" t="s">
         <v>57</v>
       </c>
-      <c r="G31" s="103">
+      <c r="G31" s="107">
         <f>1000000/(2*PI()*G22*G29)</f>
         <v>36.841422012012814</v>
       </c>
-      <c r="H31" s="104"/>
+      <c r="H31" s="108"/>
       <c r="I31" s="6" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="32" spans="2:17" ht="16.5" x14ac:dyDescent="0.45">
       <c r="B32" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C32" s="17">
         <v>4.7</v>
       </c>
       <c r="D32" s="4" t="s">
         <v>148</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="14">
         <f>1000000/(2*PI()*G31*G18)</f>
         <v>308.57142857142856</v>
       </c>
       <c r="H32" s="81"/>
       <c r="I32" s="6" t="s">
         <v>9</v>
       </c>
@@ -16433,624 +16502,651 @@
       <c r="B33" s="2" t="s">
         <v>149</v>
       </c>
       <c r="C33" s="5">
         <f>10*(C8-C24)*C12/(C11*C32)</f>
         <v>1.0148936170212766</v>
       </c>
       <c r="D33" s="4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="34" spans="2:9" ht="16.5" x14ac:dyDescent="0.45">
       <c r="B34" s="2" t="s">
         <v>150</v>
       </c>
       <c r="C34" s="14">
         <f>100*C33/C10</f>
         <v>33.829787234042549</v>
       </c>
       <c r="D34" s="4" t="s">
         <v>6</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>203</v>
       </c>
-      <c r="G34" s="103">
-        <f>(IF(C11&gt;500,_xlfn.FORECAST.LINEAR(C11,'DS Parameters'!D24:D25,'DS Parameters'!C24:C25),_xlfn.FORECAST.LINEAR(C11,'DS Parameters'!D23:D24,'DS Parameters'!C23:C24)))/C11</f>
+      <c r="G34" s="107">
+        <f>(IF(C11&gt;500,_xlfn.FORECAST.LINEAR(C11,'DS Parameters'!D25:D26,'DS Parameters'!C25:C26),_xlfn.FORECAST.LINEAR(C11,'DS Parameters'!D24:D25,'DS Parameters'!C24:C25)))/C11</f>
         <v>4.5</v>
       </c>
-      <c r="H34" s="104"/>
+      <c r="H34" s="108"/>
       <c r="I34" s="6" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="35" spans="2:9" ht="16.5" x14ac:dyDescent="0.45">
       <c r="B35" s="2" t="s">
         <v>151</v>
       </c>
       <c r="C35" s="7">
-        <f>'DS Parameters'!D8*C17*C24/C32</f>
+        <f>'DS Parameters'!D9*C17*C24/C32</f>
         <v>43.8916827852998</v>
       </c>
       <c r="D35" s="6" t="s">
         <v>1</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>73</v>
       </c>
-      <c r="G35" s="107">
+      <c r="G35" s="111">
         <f>(G22*(0.000001)*C24*C12*0.01)/(G34/1000)</f>
         <v>2.928E-2</v>
       </c>
-      <c r="H35" s="108"/>
+      <c r="H35" s="112"/>
       <c r="I35" s="6" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="36" spans="2:9" ht="16.5" x14ac:dyDescent="0.45">
       <c r="B36" s="61" t="s">
         <v>186</v>
       </c>
       <c r="C36" s="7" t="str">
         <f>IF(AND(C35&lt;=100,C35&gt;=25),"RSLOPE OK","RSLOPE Out of Range")</f>
         <v>RSLOPE OK</v>
       </c>
       <c r="D36" s="9"/>
       <c r="F36" s="2" t="s">
         <v>190</v>
       </c>
-      <c r="G36" s="103">
-        <f>G34+(IF(C11&gt;500,_xlfn.FORECAST.LINEAR(C11,'DS Parameters'!D27:D28,'DS Parameters'!C27:C28),_xlfn.FORECAST.LINEAR(C11,'DS Parameters'!D26:D27,'DS Parameters'!C26:C27)))/C11</f>
+      <c r="G36" s="107">
+        <f>G34+(IF(C11&gt;500,_xlfn.FORECAST.LINEAR(C11,'DS Parameters'!D28:D29,'DS Parameters'!C28:C29),_xlfn.FORECAST.LINEAR(C11,'DS Parameters'!D27:D28,'DS Parameters'!C27:C28)))/C11</f>
         <v>7.4</v>
       </c>
-      <c r="H36" s="104"/>
+      <c r="H36" s="108"/>
       <c r="I36" s="16" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="37" spans="2:9" ht="16.5" x14ac:dyDescent="0.45">
       <c r="B37" s="2" t="s">
         <v>240</v>
       </c>
       <c r="C37" s="17">
         <v>44.2</v>
       </c>
       <c r="D37" s="6" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="2:9" ht="16.5" x14ac:dyDescent="0.45">
       <c r="F38" s="2" t="s">
         <v>204</v>
       </c>
-      <c r="G38" s="105">
+      <c r="G38" s="109">
         <f>'CIN Network Design'!C18</f>
         <v>1.3483246545810841</v>
       </c>
-      <c r="H38" s="106"/>
+      <c r="H38" s="110"/>
       <c r="I38" s="6" t="s">
         <v>3</v>
       </c>
     </row>
+    <row r="40" spans="2:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="F40" s="2" t="s">
+        <v>256</v>
+      </c>
+      <c r="G40" s="107">
+        <v>3.9</v>
+      </c>
+      <c r="H40" s="108"/>
+      <c r="I40" s="16" t="s">
+        <v>8</v>
+      </c>
+    </row>
   </sheetData>
-  <mergeCells count="10">
+  <mergeCells count="12">
+    <mergeCell ref="G40:H40"/>
+    <mergeCell ref="G31:H31"/>
+    <mergeCell ref="G38:H38"/>
+    <mergeCell ref="G34:H34"/>
+    <mergeCell ref="G35:H35"/>
+    <mergeCell ref="G36:H36"/>
     <mergeCell ref="K8:Q22"/>
     <mergeCell ref="G21:H21"/>
     <mergeCell ref="G22:H22"/>
     <mergeCell ref="G19:H19"/>
     <mergeCell ref="G29:H29"/>
-    <mergeCell ref="G31:H31"/>
-[...3 lines deleted...]
-    <mergeCell ref="G36:H36"/>
+    <mergeCell ref="G9:H9"/>
   </mergeCells>
   <conditionalFormatting sqref="C10">
     <cfRule type="cellIs" dxfId="5" priority="2" operator="greaterThan">
       <formula>3</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C23">
     <cfRule type="containsText" dxfId="2" priority="1" operator="containsText" text="too high">
       <formula>NOT(ISERROR(SEARCH("too high",C23)))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C36">
     <cfRule type="containsText" dxfId="1" priority="5" operator="containsText" text="Range">
       <formula>NOT(ISERROR(SEARCH("Range",C36)))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="D5">
     <cfRule type="cellIs" dxfId="0" priority="3" operator="lessThan">
       <formula>1</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C16" xr:uid="{BDCC95EA-832B-45AE-891C-E958273C10A1}">
       <formula1>"Yes,No"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <drawing r:id="rId2"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{78C0D931-6437-407d-A8EE-F0AAD7539E65}">
       <x14:conditionalFormattings>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
           <x14:cfRule type="cellIs" priority="7" operator="lessThan" id="{FDBB1E44-D798-4D24-8DF9-562385B4EFE1}">
-            <xm:f>'DS Parameters'!$D$9</xm:f>
+            <xm:f>'DS Parameters'!$D$10</xm:f>
             <x14:dxf>
               <font>
                 <color rgb="FF9C0006"/>
               </font>
               <fill>
                 <patternFill>
                   <bgColor rgb="FFFFC7CE"/>
                 </patternFill>
               </fill>
             </x14:dxf>
           </x14:cfRule>
           <xm:sqref>C13</xm:sqref>
         </x14:conditionalFormatting>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
           <x14:cfRule type="cellIs" priority="6" operator="lessThan" id="{7E385F27-5FF8-407C-B16D-94BBDF9FBBA7}">
-            <xm:f>'DS Parameters'!$D$10</xm:f>
+            <xm:f>'DS Parameters'!$D$11</xm:f>
             <x14:dxf>
               <font>
                 <color rgb="FF9C0006"/>
               </font>
               <fill>
                 <patternFill>
                   <bgColor rgb="FFFFC7CE"/>
                 </patternFill>
               </fill>
             </x14:dxf>
           </x14:cfRule>
           <xm:sqref>C14</xm:sqref>
         </x14:conditionalFormatting>
       </x14:conditionalFormattings>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D20D8B8A-E76C-4864-8FA0-692CFD067E03}">
-  <dimension ref="B2:F36"/>
+  <dimension ref="B2:F37"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="C35" sqref="C35"/>
+      <selection activeCell="D16" sqref="D16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="2" max="2" width="52.36328125" customWidth="1"/>
     <col min="3" max="3" width="9.81640625" customWidth="1"/>
     <col min="4" max="4" width="21.90625" customWidth="1"/>
     <col min="6" max="6" width="16.90625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:6" ht="16.5" x14ac:dyDescent="0.45">
       <c r="B2" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C2" s="2"/>
       <c r="D2" s="3">
         <v>0.6</v>
       </c>
       <c r="E2" s="4" t="s">
         <v>0</v>
       </c>
       <c r="F2" s="6" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="3" spans="2:6" x14ac:dyDescent="0.35">
-      <c r="B3" s="2"/>
+    <row r="3" spans="2:6" ht="16.5" x14ac:dyDescent="0.45">
+      <c r="B3" s="2" t="s">
+        <v>254</v>
+      </c>
       <c r="C3" s="2"/>
-      <c r="D3" s="3"/>
-      <c r="E3" s="4"/>
+      <c r="D3" s="3">
+        <v>3</v>
+      </c>
+      <c r="E3" s="4" t="s">
+        <v>3</v>
+      </c>
       <c r="F3" s="6"/>
     </row>
-    <row r="4" spans="2:6" ht="16.5" x14ac:dyDescent="0.45">
-[...2 lines deleted...]
-      </c>
+    <row r="4" spans="2:6" x14ac:dyDescent="0.35">
+      <c r="B4" s="2"/>
       <c r="C4" s="2"/>
-      <c r="D4" s="3">
-[...1 lines deleted...]
-      </c>
+      <c r="D4" s="3"/>
       <c r="E4" s="4"/>
       <c r="F4" s="6"/>
     </row>
     <row r="5" spans="2:6" ht="16.5" x14ac:dyDescent="0.45">
       <c r="B5" s="2" t="s">
-        <v>142</v>
+        <v>230</v>
       </c>
       <c r="C5" s="2"/>
       <c r="D5" s="3">
-        <v>0.92300000000000004</v>
-[...8 lines deleted...]
-    <row r="6" spans="2:6" x14ac:dyDescent="0.35">
+        <v>12</v>
+      </c>
+      <c r="E5" s="4"/>
+      <c r="F5" s="6"/>
+    </row>
+    <row r="6" spans="2:6" ht="16.5" x14ac:dyDescent="0.45">
       <c r="B6" s="2" t="s">
-        <v>154</v>
+        <v>142</v>
       </c>
       <c r="C6" s="2"/>
       <c r="D6" s="3">
-        <v>12</v>
+        <v>0.92300000000000004</v>
       </c>
       <c r="E6" s="4" t="s">
-        <v>226</v>
+        <v>13</v>
       </c>
       <c r="F6" s="6" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="7" spans="2:6" x14ac:dyDescent="0.35">
       <c r="B7" s="2" t="s">
-        <v>206</v>
+        <v>154</v>
       </c>
       <c r="C7" s="2"/>
       <c r="D7" s="3">
-        <v>162</v>
+        <v>12</v>
       </c>
       <c r="E7" s="4" t="s">
-        <v>207</v>
+        <v>226</v>
       </c>
       <c r="F7" s="6" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="8" spans="2:6" ht="16.5" x14ac:dyDescent="0.45">
+    <row r="8" spans="2:6" x14ac:dyDescent="0.35">
       <c r="B8" s="2" t="s">
-        <v>238</v>
+        <v>206</v>
       </c>
       <c r="C8" s="2"/>
       <c r="D8" s="3">
-        <v>0.62</v>
-[...1 lines deleted...]
-      <c r="E8" s="4"/>
+        <v>162</v>
+      </c>
+      <c r="E8" s="4" t="s">
+        <v>207</v>
+      </c>
       <c r="F8" s="6" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="9" spans="2:6" x14ac:dyDescent="0.35">
+    <row r="9" spans="2:6" ht="16.5" x14ac:dyDescent="0.45">
       <c r="B9" s="2" t="s">
-        <v>49</v>
+        <v>238</v>
       </c>
       <c r="C9" s="2"/>
       <c r="D9" s="3">
-        <v>260</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.62</v>
+      </c>
+      <c r="E9" s="4"/>
       <c r="F9" s="6" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="10" spans="2:6" x14ac:dyDescent="0.35">
       <c r="B10" s="2" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="C10" s="2"/>
       <c r="D10" s="3">
-        <v>210</v>
+        <v>260</v>
       </c>
       <c r="E10" s="4" t="s">
         <v>50</v>
       </c>
       <c r="F10" s="6" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="11" spans="2:6" x14ac:dyDescent="0.35">
-      <c r="B11" s="2"/>
+      <c r="B11" s="2" t="s">
+        <v>51</v>
+      </c>
       <c r="C11" s="2"/>
-      <c r="D11" s="3"/>
-      <c r="E11" s="6"/>
+      <c r="D11" s="3">
+        <v>210</v>
+      </c>
+      <c r="E11" s="4" t="s">
+        <v>50</v>
+      </c>
       <c r="F11" s="6" t="s">
-        <v>53</v>
-[...14 lines deleted...]
-      </c>
+        <v>52</v>
+      </c>
+    </row>
+    <row r="12" spans="2:6" x14ac:dyDescent="0.35">
+      <c r="B12" s="2"/>
+      <c r="C12" s="2"/>
+      <c r="D12" s="3"/>
+      <c r="E12" s="6"/>
       <c r="F12" s="6" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="13" spans="2:6" ht="27.5" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="C13" s="61" t="s">
+    <row r="13" spans="2:6" ht="39" x14ac:dyDescent="0.35">
+      <c r="B13" s="70" t="s">
+        <v>192</v>
+      </c>
+      <c r="C13" s="70" t="s">
         <v>197</v>
       </c>
-      <c r="D13" s="3">
-[...2 lines deleted...]
-      <c r="E13" s="16" t="s">
+      <c r="D13" s="38">
+        <v>8</v>
+      </c>
+      <c r="E13" s="39" t="s">
         <v>189</v>
       </c>
       <c r="F13" s="6" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="14" spans="2:6" ht="39" x14ac:dyDescent="0.35">
-[...9 lines deleted...]
-      <c r="E14" s="39" t="s">
+    <row r="14" spans="2:6" ht="27.5" x14ac:dyDescent="0.35">
+      <c r="B14" s="61" t="s">
+        <v>195</v>
+      </c>
+      <c r="C14" s="61" t="s">
+        <v>197</v>
+      </c>
+      <c r="D14" s="3">
+        <v>12.5</v>
+      </c>
+      <c r="E14" s="16" t="s">
         <v>189</v>
       </c>
       <c r="F14" s="6" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="15" spans="2:6" ht="27.5" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="C15" s="61" t="s">
+    <row r="15" spans="2:6" ht="39" x14ac:dyDescent="0.35">
+      <c r="B15" s="70" t="s">
+        <v>191</v>
+      </c>
+      <c r="C15" s="70" t="s">
         <v>198</v>
       </c>
-      <c r="D15" s="3">
-[...2 lines deleted...]
-      <c r="E15" s="16" t="s">
+      <c r="D15" s="38">
+        <v>4.5</v>
+      </c>
+      <c r="E15" s="39" t="s">
         <v>189</v>
       </c>
       <c r="F15" s="6" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="16" spans="2:6" ht="39" x14ac:dyDescent="0.35">
-[...9 lines deleted...]
-      <c r="E16" s="39" t="s">
+    <row r="16" spans="2:6" ht="27.5" x14ac:dyDescent="0.35">
+      <c r="B16" s="61" t="s">
+        <v>196</v>
+      </c>
+      <c r="C16" s="61" t="s">
+        <v>198</v>
+      </c>
+      <c r="D16" s="3">
+        <v>7.4</v>
+      </c>
+      <c r="E16" s="16" t="s">
         <v>189</v>
       </c>
       <c r="F16" s="6" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="17" spans="2:6" ht="27.5" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="C17" s="61" t="s">
+    <row r="17" spans="2:6" ht="39" x14ac:dyDescent="0.35">
+      <c r="B17" s="70" t="s">
+        <v>193</v>
+      </c>
+      <c r="C17" s="70" t="s">
         <v>199</v>
       </c>
-      <c r="D17" s="3">
-[...2 lines deleted...]
-      <c r="E17" s="16" t="s">
+      <c r="D17" s="38">
+        <v>2.5</v>
+      </c>
+      <c r="E17" s="39" t="s">
         <v>189</v>
       </c>
       <c r="F17" s="6" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="22" spans="2:6" ht="15" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="B22" t="s">
+    <row r="18" spans="2:6" ht="27.5" x14ac:dyDescent="0.35">
+      <c r="B18" s="61" t="s">
+        <v>194</v>
+      </c>
+      <c r="C18" s="61" t="s">
+        <v>199</v>
+      </c>
+      <c r="D18" s="3">
+        <v>4</v>
+      </c>
+      <c r="E18" s="16" t="s">
+        <v>189</v>
+      </c>
+      <c r="F18" s="6" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="23" spans="2:6" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B23" t="s">
         <v>241</v>
       </c>
     </row>
-    <row r="23" spans="2:6" x14ac:dyDescent="0.35">
-      <c r="B23" s="87" t="s">
+    <row r="24" spans="2:6" x14ac:dyDescent="0.35">
+      <c r="B24" s="87" t="s">
         <v>200</v>
       </c>
-      <c r="C23" s="88">
+      <c r="C24" s="88">
         <v>300</v>
       </c>
-      <c r="D23" s="89">
-        <f>D12*C23</f>
+      <c r="D24" s="89">
+        <f>D13*C24</f>
         <v>2400</v>
-      </c>
-[...11 lines deleted...]
-        <v>2250</v>
       </c>
       <c r="E24" t="s">
         <v>202</v>
       </c>
     </row>
-    <row r="25" spans="2:6" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="25" spans="2:6" x14ac:dyDescent="0.35">
       <c r="B25" s="87"/>
-      <c r="C25" s="92">
-[...4 lines deleted...]
-        <v>2500</v>
+      <c r="C25" s="90">
+        <v>500</v>
+      </c>
+      <c r="D25" s="91">
+        <f>D15*C25</f>
+        <v>2250</v>
       </c>
       <c r="E25" t="s">
         <v>202</v>
       </c>
     </row>
-    <row r="26" spans="2:6" x14ac:dyDescent="0.35">
-[...8 lines deleted...]
-        <v>1350</v>
+    <row r="26" spans="2:6" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B26" s="87"/>
+      <c r="C26" s="92">
+        <v>1000</v>
+      </c>
+      <c r="D26" s="93">
+        <f>D17*C26</f>
+        <v>2500</v>
       </c>
       <c r="E26" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="27" spans="2:6" x14ac:dyDescent="0.35">
-      <c r="B27" s="87"/>
-[...5 lines deleted...]
-        <v>1450.0000000000002</v>
+      <c r="B27" s="87" t="s">
+        <v>201</v>
+      </c>
+      <c r="C27" s="88">
+        <v>300</v>
+      </c>
+      <c r="D27" s="89">
+        <f>(D14-D13)*C27</f>
+        <v>1350</v>
       </c>
       <c r="E27" t="s">
         <v>202</v>
       </c>
     </row>
-    <row r="28" spans="2:6" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="28" spans="2:6" x14ac:dyDescent="0.35">
       <c r="B28" s="87"/>
-      <c r="C28" s="92">
-[...4 lines deleted...]
-        <v>1500</v>
+      <c r="C28" s="90">
+        <v>500</v>
+      </c>
+      <c r="D28" s="91">
+        <f>(D16-D15)*C28</f>
+        <v>1450.0000000000002</v>
       </c>
       <c r="E28" t="s">
         <v>202</v>
       </c>
     </row>
-    <row r="29" spans="2:6" x14ac:dyDescent="0.35">
+    <row r="29" spans="2:6" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B29" s="87"/>
-      <c r="C29" s="87"/>
-      <c r="D29" s="87"/>
+      <c r="C29" s="92">
+        <v>1000</v>
+      </c>
+      <c r="D29" s="93">
+        <f>(D18-D17)*C29</f>
+        <v>1500</v>
+      </c>
+      <c r="E29" t="s">
+        <v>202</v>
+      </c>
     </row>
     <row r="30" spans="2:6" x14ac:dyDescent="0.35">
       <c r="B30" s="87"/>
       <c r="C30" s="87"/>
       <c r="D30" s="87"/>
     </row>
     <row r="31" spans="2:6" x14ac:dyDescent="0.35">
       <c r="B31" s="87"/>
       <c r="C31" s="87"/>
       <c r="D31" s="87"/>
     </row>
-    <row r="32" spans="2:6" ht="16.5" x14ac:dyDescent="0.45">
-      <c r="B32" s="94" t="s">
+    <row r="32" spans="2:6" x14ac:dyDescent="0.35">
+      <c r="B32" s="87"/>
+      <c r="C32" s="87"/>
+      <c r="D32" s="87"/>
+    </row>
+    <row r="33" spans="2:4" ht="16.5" x14ac:dyDescent="0.45">
+      <c r="B33" s="94" t="s">
         <v>242</v>
       </c>
-      <c r="C32" s="95">
+      <c r="C33" s="95">
         <f>Main!C11</f>
         <v>500</v>
       </c>
-      <c r="D32" s="96" t="s">
+      <c r="D33" s="96" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="33" spans="2:4" ht="16.5" x14ac:dyDescent="0.45">
-      <c r="B33" s="94" t="s">
+    <row r="34" spans="2:4" ht="16.5" x14ac:dyDescent="0.45">
+      <c r="B34" s="94" t="s">
         <v>243</v>
       </c>
-      <c r="C33" s="97">
-        <f>IF(C32=1000,42.7,IF(C32=500,100,IF(C32=300,174,(57356/C32)-14.53)))</f>
+      <c r="C34" s="97">
+        <f>IF(C33=1000,42.7,IF(C33=500,100,IF(C33=300,174,(57356/C33)-14.53)))</f>
         <v>100</v>
       </c>
-      <c r="D33" s="96" t="s">
+      <c r="D34" s="96" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="34" spans="2:4" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-    </row>
     <row r="35" spans="2:4" x14ac:dyDescent="0.35">
-      <c r="B35" s="94" t="s">
+      <c r="B35" s="87"/>
+      <c r="C35" s="87"/>
+      <c r="D35" s="87"/>
+    </row>
+    <row r="36" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B36" s="94" t="s">
         <v>229</v>
       </c>
-      <c r="C35" s="95">
-        <f>C32*0.85</f>
+      <c r="C36" s="95">
+        <f>C33*0.85</f>
         <v>425</v>
       </c>
-      <c r="D35" s="96" t="s">
+      <c r="D36" s="96" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="36" spans="2:4" ht="16.5" x14ac:dyDescent="0.45">
-      <c r="B36" s="94" t="s">
+    <row r="37" spans="2:4" ht="16.5" x14ac:dyDescent="0.45">
+      <c r="B37" s="94" t="s">
         <v>245</v>
       </c>
-      <c r="C36" s="97">
-        <f>IF(C35=1000,42.7,IF(C35=500,100,IF(C35=300,174,(57356/C35)-14.53)))</f>
+      <c r="C37" s="97">
+        <f>IF(C36=1000,42.7,IF(C36=500,100,IF(C36=300,174,(57356/C36)-14.53)))</f>
         <v>120.42529411764707</v>
       </c>
-      <c r="D36" s="96" t="s">
+      <c r="D37" s="96" t="s">
         <v>244</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6C80DA97-31E3-4FAD-9E07-1B6F8E33D563}">
   <dimension ref="B2:AN128"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="C8" sqref="C8"/>
+      <selection activeCell="C7" sqref="C7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="2" max="2" width="34.54296875" customWidth="1"/>
     <col min="3" max="3" width="14.90625" customWidth="1"/>
     <col min="5" max="5" width="12" customWidth="1"/>
     <col min="6" max="6" width="8.6328125" customWidth="1"/>
     <col min="7" max="7" width="25.6328125" customWidth="1"/>
     <col min="8" max="14" width="19.6328125" customWidth="1"/>
     <col min="15" max="15" width="14.36328125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="12.453125" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="10.36328125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="11.36328125" customWidth="1"/>
     <col min="19" max="19" width="17.36328125" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="14.08984375" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="11" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="13.453125" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="21.54296875" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="12.90625" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="9.08984375" bestFit="1" customWidth="1"/>
     <col min="27" max="27" width="15.08984375" bestFit="1" customWidth="1"/>
     <col min="29" max="29" width="22.6328125" bestFit="1" customWidth="1"/>
     <col min="30" max="30" width="12.90625" bestFit="1" customWidth="1"/>
     <col min="31" max="31" width="8.6328125" bestFit="1" customWidth="1"/>
@@ -30131,3065 +30227,3065 @@
         <v>9</v>
       </c>
       <c r="AA6" s="32" t="s">
         <v>47</v>
       </c>
       <c r="AB6" s="32" t="s">
         <v>47</v>
       </c>
       <c r="AC6" s="32" t="s">
         <v>47</v>
       </c>
       <c r="AD6" s="32" t="s">
         <v>47</v>
       </c>
       <c r="AE6" s="32" t="s">
         <v>47</v>
       </c>
       <c r="AF6" s="32" t="s">
         <v>47</v>
       </c>
       <c r="AG6" s="32" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="7" spans="2:33" x14ac:dyDescent="0.35">
-      <c r="B7" s="117">
+      <c r="B7" s="114">
         <v>100</v>
       </c>
-      <c r="C7" s="116">
+      <c r="C7" s="117">
         <v>100</v>
       </c>
-      <c r="D7" s="113">
+      <c r="D7" s="116">
         <v>100</v>
       </c>
-      <c r="E7" s="114">
+      <c r="E7" s="115">
         <v>100</v>
       </c>
-      <c r="F7" s="115">
+      <c r="F7" s="113">
         <v>100</v>
       </c>
       <c r="G7" s="32">
         <v>100</v>
       </c>
       <c r="H7" s="33"/>
-      <c r="I7" s="117">
+      <c r="I7" s="114">
         <v>220</v>
       </c>
-      <c r="J7" s="116">
+      <c r="J7" s="117">
         <v>220</v>
       </c>
-      <c r="K7" s="113">
+      <c r="K7" s="116">
         <v>220</v>
       </c>
-      <c r="L7" s="114">
+      <c r="L7" s="115">
         <v>215</v>
       </c>
-      <c r="M7" s="115">
+      <c r="M7" s="113">
         <v>215</v>
       </c>
       <c r="N7" s="32">
         <v>215</v>
       </c>
       <c r="O7" s="33"/>
-      <c r="P7" s="117">
+      <c r="P7" s="114">
         <v>470</v>
       </c>
-      <c r="Q7" s="116">
+      <c r="Q7" s="117">
         <v>470</v>
       </c>
-      <c r="R7" s="113">
+      <c r="R7" s="116">
         <v>470</v>
       </c>
-      <c r="S7" s="114">
+      <c r="S7" s="115">
         <v>464</v>
       </c>
-      <c r="T7" s="115">
+      <c r="T7" s="113">
         <v>464</v>
       </c>
       <c r="U7" s="32">
         <v>464</v>
       </c>
       <c r="W7" s="27">
         <v>1</v>
       </c>
       <c r="X7" s="28">
         <f>10*W7</f>
         <v>10</v>
       </c>
       <c r="Y7" s="29">
         <f>X7*10</f>
         <v>100</v>
       </c>
       <c r="Z7" s="30">
         <f>Y7*10</f>
         <v>1000</v>
       </c>
       <c r="AA7" s="32">
         <v>0.01</v>
       </c>
       <c r="AB7" s="32">
         <f>AA7*10</f>
         <v>0.1</v>
       </c>
       <c r="AC7" s="32">
         <f t="shared" ref="AC7:AG7" si="0">AB7*10</f>
         <v>1</v>
       </c>
       <c r="AD7" s="32">
         <f t="shared" si="0"/>
         <v>10</v>
       </c>
       <c r="AE7" s="32">
         <f t="shared" si="0"/>
         <v>100</v>
       </c>
       <c r="AF7" s="32">
         <f t="shared" si="0"/>
         <v>1000</v>
       </c>
       <c r="AG7" s="32">
         <f t="shared" si="0"/>
         <v>10000</v>
       </c>
     </row>
     <row r="8" spans="2:33" x14ac:dyDescent="0.35">
-      <c r="B8" s="117"/>
-[...3 lines deleted...]
-      <c r="F8" s="115"/>
+      <c r="B8" s="114"/>
+      <c r="C8" s="117"/>
+      <c r="D8" s="116"/>
+      <c r="E8" s="115"/>
+      <c r="F8" s="113"/>
       <c r="G8" s="32">
         <v>101</v>
       </c>
       <c r="H8" s="33"/>
-      <c r="I8" s="117"/>
-[...3 lines deleted...]
-      <c r="M8" s="115"/>
+      <c r="I8" s="114"/>
+      <c r="J8" s="117"/>
+      <c r="K8" s="116"/>
+      <c r="L8" s="115"/>
+      <c r="M8" s="113"/>
       <c r="N8" s="32">
         <v>218</v>
       </c>
       <c r="O8" s="33"/>
-      <c r="P8" s="117"/>
-[...3 lines deleted...]
-      <c r="T8" s="115"/>
+      <c r="P8" s="114"/>
+      <c r="Q8" s="117"/>
+      <c r="R8" s="116"/>
+      <c r="S8" s="115"/>
+      <c r="T8" s="113"/>
       <c r="U8" s="32">
         <v>470</v>
       </c>
       <c r="W8" s="27">
         <v>1.1000000000000001</v>
       </c>
       <c r="X8" s="28">
         <f t="shared" ref="X8:X31" si="1">10*W8</f>
         <v>11</v>
       </c>
       <c r="Y8" s="29">
         <f t="shared" ref="Y8:Z31" si="2">X8*10</f>
         <v>110</v>
       </c>
       <c r="Z8" s="30">
         <f t="shared" si="2"/>
         <v>1100</v>
       </c>
       <c r="AA8" s="32"/>
       <c r="AB8" s="32"/>
       <c r="AC8" s="32"/>
       <c r="AD8" s="32"/>
       <c r="AE8" s="32"/>
       <c r="AF8" s="32"/>
       <c r="AG8" s="32"/>
     </row>
     <row r="9" spans="2:33" x14ac:dyDescent="0.35">
-      <c r="B9" s="117"/>
-[...3 lines deleted...]
-      <c r="F9" s="115">
+      <c r="B9" s="114"/>
+      <c r="C9" s="117"/>
+      <c r="D9" s="116"/>
+      <c r="E9" s="115"/>
+      <c r="F9" s="113">
         <v>102</v>
       </c>
       <c r="G9" s="32">
         <v>102</v>
       </c>
       <c r="H9" s="33"/>
-      <c r="I9" s="117"/>
-[...3 lines deleted...]
-      <c r="M9" s="115">
+      <c r="I9" s="114"/>
+      <c r="J9" s="117"/>
+      <c r="K9" s="116"/>
+      <c r="L9" s="115"/>
+      <c r="M9" s="113">
         <v>221</v>
       </c>
       <c r="N9" s="32">
         <v>221</v>
       </c>
       <c r="O9" s="33"/>
-      <c r="P9" s="117"/>
-[...3 lines deleted...]
-      <c r="T9" s="115">
+      <c r="P9" s="114"/>
+      <c r="Q9" s="117"/>
+      <c r="R9" s="116"/>
+      <c r="S9" s="115"/>
+      <c r="T9" s="113">
         <v>475</v>
       </c>
       <c r="U9" s="32">
         <v>475</v>
       </c>
       <c r="W9" s="27">
         <v>1.2</v>
       </c>
       <c r="X9" s="28">
         <f t="shared" si="1"/>
         <v>12</v>
       </c>
       <c r="Y9" s="29">
         <f t="shared" si="2"/>
         <v>120</v>
       </c>
       <c r="Z9" s="30">
         <f t="shared" si="2"/>
         <v>1200</v>
       </c>
       <c r="AA9" s="32"/>
       <c r="AB9" s="32"/>
       <c r="AC9" s="32"/>
       <c r="AD9" s="32"/>
       <c r="AE9" s="32"/>
       <c r="AF9" s="32"/>
       <c r="AG9" s="32"/>
     </row>
     <row r="10" spans="2:33" x14ac:dyDescent="0.35">
-      <c r="B10" s="117"/>
-[...3 lines deleted...]
-      <c r="F10" s="115"/>
+      <c r="B10" s="114"/>
+      <c r="C10" s="117"/>
+      <c r="D10" s="116"/>
+      <c r="E10" s="115"/>
+      <c r="F10" s="113"/>
       <c r="G10" s="32">
         <v>104</v>
       </c>
       <c r="H10" s="33"/>
-      <c r="I10" s="117"/>
-[...3 lines deleted...]
-      <c r="M10" s="115"/>
+      <c r="I10" s="114"/>
+      <c r="J10" s="117"/>
+      <c r="K10" s="116"/>
+      <c r="L10" s="115"/>
+      <c r="M10" s="113"/>
       <c r="N10" s="32">
         <v>223</v>
       </c>
       <c r="O10" s="33"/>
-      <c r="P10" s="117"/>
-[...3 lines deleted...]
-      <c r="T10" s="115"/>
+      <c r="P10" s="114"/>
+      <c r="Q10" s="117"/>
+      <c r="R10" s="116"/>
+      <c r="S10" s="115"/>
+      <c r="T10" s="113"/>
       <c r="U10" s="32">
         <v>481</v>
       </c>
       <c r="W10" s="27">
         <v>1.3</v>
       </c>
       <c r="X10" s="28">
         <f t="shared" si="1"/>
         <v>13</v>
       </c>
       <c r="Y10" s="29">
         <f t="shared" si="2"/>
         <v>130</v>
       </c>
       <c r="Z10" s="30">
         <f t="shared" si="2"/>
         <v>1300</v>
       </c>
       <c r="AA10" s="32"/>
       <c r="AB10" s="32"/>
       <c r="AC10" s="32"/>
       <c r="AD10" s="32"/>
       <c r="AE10" s="32"/>
       <c r="AF10" s="32"/>
       <c r="AG10" s="32"/>
     </row>
     <row r="11" spans="2:33" x14ac:dyDescent="0.35">
-      <c r="B11" s="117"/>
-[...2 lines deleted...]
-      <c r="E11" s="114">
+      <c r="B11" s="114"/>
+      <c r="C11" s="117"/>
+      <c r="D11" s="116"/>
+      <c r="E11" s="115">
         <v>105</v>
       </c>
-      <c r="F11" s="115">
+      <c r="F11" s="113">
         <v>105</v>
       </c>
       <c r="G11" s="32">
         <v>105</v>
       </c>
       <c r="H11" s="33"/>
-      <c r="I11" s="117"/>
-[...2 lines deleted...]
-      <c r="L11" s="114">
+      <c r="I11" s="114"/>
+      <c r="J11" s="117"/>
+      <c r="K11" s="116"/>
+      <c r="L11" s="115">
         <v>226</v>
       </c>
-      <c r="M11" s="115">
+      <c r="M11" s="113">
         <v>226</v>
       </c>
       <c r="N11" s="32">
         <v>226</v>
       </c>
       <c r="O11" s="33"/>
-      <c r="P11" s="117"/>
-[...2 lines deleted...]
-      <c r="S11" s="114">
+      <c r="P11" s="114"/>
+      <c r="Q11" s="117"/>
+      <c r="R11" s="116"/>
+      <c r="S11" s="115">
         <v>487</v>
       </c>
-      <c r="T11" s="115">
+      <c r="T11" s="113">
         <v>487</v>
       </c>
       <c r="U11" s="32">
         <v>487</v>
       </c>
       <c r="W11" s="27">
         <v>1.5</v>
       </c>
       <c r="X11" s="28">
         <f t="shared" si="1"/>
         <v>15</v>
       </c>
       <c r="Y11" s="29">
         <f t="shared" si="2"/>
         <v>150</v>
       </c>
       <c r="Z11" s="30">
         <f t="shared" si="2"/>
         <v>1500</v>
       </c>
       <c r="AA11" s="32">
         <v>0.05</v>
       </c>
       <c r="AB11" s="32">
         <f>AA11*10</f>
         <v>0.5</v>
       </c>
       <c r="AC11" s="32">
         <f t="shared" ref="AC11:AG11" si="3">AB11*10</f>
         <v>5</v>
       </c>
       <c r="AD11" s="32">
         <f t="shared" si="3"/>
         <v>50</v>
       </c>
       <c r="AE11" s="32">
         <f t="shared" si="3"/>
         <v>500</v>
       </c>
       <c r="AF11" s="32">
         <f t="shared" si="3"/>
         <v>5000</v>
       </c>
       <c r="AG11" s="32">
         <f t="shared" si="3"/>
         <v>50000</v>
       </c>
     </row>
     <row r="12" spans="2:33" x14ac:dyDescent="0.35">
-      <c r="B12" s="117"/>
-[...3 lines deleted...]
-      <c r="F12" s="115"/>
+      <c r="B12" s="114"/>
+      <c r="C12" s="117"/>
+      <c r="D12" s="116"/>
+      <c r="E12" s="115"/>
+      <c r="F12" s="113"/>
       <c r="G12" s="32">
         <v>106</v>
       </c>
       <c r="H12" s="33"/>
-      <c r="I12" s="117"/>
-[...3 lines deleted...]
-      <c r="M12" s="115"/>
+      <c r="I12" s="114"/>
+      <c r="J12" s="117"/>
+      <c r="K12" s="116"/>
+      <c r="L12" s="115"/>
+      <c r="M12" s="113"/>
       <c r="N12" s="32">
         <v>229</v>
       </c>
       <c r="O12" s="33"/>
-      <c r="P12" s="117"/>
-[...3 lines deleted...]
-      <c r="T12" s="115"/>
+      <c r="P12" s="114"/>
+      <c r="Q12" s="117"/>
+      <c r="R12" s="116"/>
+      <c r="S12" s="115"/>
+      <c r="T12" s="113"/>
       <c r="U12" s="32">
         <v>493</v>
       </c>
       <c r="W12" s="27">
         <v>1.6</v>
       </c>
       <c r="X12" s="28">
         <f t="shared" si="1"/>
         <v>16</v>
       </c>
       <c r="Y12" s="29">
         <f t="shared" si="2"/>
         <v>160</v>
       </c>
       <c r="Z12" s="30">
         <f t="shared" si="2"/>
         <v>1600</v>
       </c>
       <c r="AA12" s="32"/>
       <c r="AB12" s="32"/>
       <c r="AC12" s="32"/>
       <c r="AD12" s="32"/>
       <c r="AE12" s="32"/>
       <c r="AF12" s="32"/>
       <c r="AG12" s="32"/>
     </row>
     <row r="13" spans="2:33" x14ac:dyDescent="0.35">
-      <c r="B13" s="117"/>
-[...3 lines deleted...]
-      <c r="F13" s="115">
+      <c r="B13" s="114"/>
+      <c r="C13" s="117"/>
+      <c r="D13" s="116"/>
+      <c r="E13" s="115"/>
+      <c r="F13" s="113">
         <v>107</v>
       </c>
       <c r="G13" s="32">
         <v>107</v>
       </c>
       <c r="H13" s="33"/>
-      <c r="I13" s="117"/>
-[...3 lines deleted...]
-      <c r="M13" s="115">
+      <c r="I13" s="114"/>
+      <c r="J13" s="117"/>
+      <c r="K13" s="116"/>
+      <c r="L13" s="115"/>
+      <c r="M13" s="113">
         <v>232</v>
       </c>
       <c r="N13" s="32">
         <v>232</v>
       </c>
       <c r="O13" s="33"/>
-      <c r="P13" s="117"/>
-[...3 lines deleted...]
-      <c r="T13" s="115">
+      <c r="P13" s="114"/>
+      <c r="Q13" s="117"/>
+      <c r="R13" s="116"/>
+      <c r="S13" s="115"/>
+      <c r="T13" s="113">
         <v>499</v>
       </c>
       <c r="U13" s="32">
         <v>499</v>
       </c>
       <c r="W13" s="27">
         <v>1.8</v>
       </c>
       <c r="X13" s="28">
         <f t="shared" si="1"/>
         <v>18</v>
       </c>
       <c r="Y13" s="29">
         <f t="shared" si="2"/>
         <v>180</v>
       </c>
       <c r="Z13" s="30">
         <f t="shared" si="2"/>
         <v>1800</v>
       </c>
       <c r="AA13" s="32"/>
       <c r="AB13" s="32"/>
       <c r="AC13" s="32"/>
       <c r="AD13" s="32"/>
       <c r="AE13" s="32"/>
       <c r="AF13" s="32"/>
       <c r="AG13" s="32"/>
     </row>
     <row r="14" spans="2:33" x14ac:dyDescent="0.35">
-      <c r="B14" s="117"/>
-[...3 lines deleted...]
-      <c r="F14" s="115"/>
+      <c r="B14" s="114"/>
+      <c r="C14" s="117"/>
+      <c r="D14" s="116"/>
+      <c r="E14" s="115"/>
+      <c r="F14" s="113"/>
       <c r="G14" s="32">
         <v>109</v>
       </c>
       <c r="H14" s="33"/>
-      <c r="I14" s="117"/>
-[...3 lines deleted...]
-      <c r="M14" s="115"/>
+      <c r="I14" s="114"/>
+      <c r="J14" s="117"/>
+      <c r="K14" s="116"/>
+      <c r="L14" s="115"/>
+      <c r="M14" s="113"/>
       <c r="N14" s="32">
         <v>234</v>
       </c>
       <c r="O14" s="33"/>
-      <c r="P14" s="117"/>
-[...3 lines deleted...]
-      <c r="T14" s="115"/>
+      <c r="P14" s="114"/>
+      <c r="Q14" s="117"/>
+      <c r="R14" s="116"/>
+      <c r="S14" s="115"/>
+      <c r="T14" s="113"/>
       <c r="U14" s="32">
         <v>505</v>
       </c>
       <c r="W14" s="27">
         <v>2</v>
       </c>
       <c r="X14" s="28">
         <f t="shared" si="1"/>
         <v>20</v>
       </c>
       <c r="Y14" s="29">
         <f t="shared" si="2"/>
         <v>200</v>
       </c>
       <c r="Z14" s="30">
         <f t="shared" si="2"/>
         <v>2000</v>
       </c>
       <c r="AA14" s="32"/>
       <c r="AB14" s="32"/>
       <c r="AC14" s="32"/>
       <c r="AD14" s="32"/>
       <c r="AE14" s="32"/>
       <c r="AF14" s="32"/>
       <c r="AG14" s="32"/>
     </row>
     <row r="15" spans="2:33" x14ac:dyDescent="0.35">
-      <c r="B15" s="117"/>
-[...1 lines deleted...]
-      <c r="D15" s="113">
+      <c r="B15" s="114"/>
+      <c r="C15" s="117"/>
+      <c r="D15" s="116">
         <v>110</v>
       </c>
-      <c r="E15" s="114">
+      <c r="E15" s="115">
         <v>110</v>
       </c>
-      <c r="F15" s="115">
+      <c r="F15" s="113">
         <v>110</v>
       </c>
       <c r="G15" s="32">
         <v>110</v>
       </c>
       <c r="H15" s="33"/>
-      <c r="I15" s="117"/>
-[...1 lines deleted...]
-      <c r="K15" s="113">
+      <c r="I15" s="114"/>
+      <c r="J15" s="117"/>
+      <c r="K15" s="116">
         <v>240</v>
       </c>
-      <c r="L15" s="114">
+      <c r="L15" s="115">
         <v>237</v>
       </c>
-      <c r="M15" s="115">
+      <c r="M15" s="113">
         <v>237</v>
       </c>
       <c r="N15" s="32">
         <v>237</v>
       </c>
       <c r="O15" s="33"/>
-      <c r="P15" s="117"/>
-[...1 lines deleted...]
-      <c r="R15" s="113">
+      <c r="P15" s="114"/>
+      <c r="Q15" s="117"/>
+      <c r="R15" s="116">
         <v>510</v>
       </c>
-      <c r="S15" s="114">
+      <c r="S15" s="115">
         <v>511</v>
       </c>
-      <c r="T15" s="115">
+      <c r="T15" s="113">
         <v>511</v>
       </c>
       <c r="U15" s="32">
         <v>511</v>
       </c>
       <c r="W15" s="27">
         <v>2.2000000000000002</v>
       </c>
       <c r="X15" s="28">
         <f t="shared" si="1"/>
         <v>22</v>
       </c>
       <c r="Y15" s="29">
         <f t="shared" si="2"/>
         <v>220</v>
       </c>
       <c r="Z15" s="30">
         <f t="shared" si="2"/>
         <v>2200</v>
       </c>
       <c r="AA15" s="32">
         <v>2.1999999999999999E-2</v>
       </c>
       <c r="AB15" s="32">
         <f>AA15*10</f>
         <v>0.21999999999999997</v>
       </c>
       <c r="AC15" s="32">
         <f t="shared" ref="AC15:AG15" si="4">AB15*10</f>
         <v>2.1999999999999997</v>
       </c>
       <c r="AD15" s="32">
         <f t="shared" si="4"/>
         <v>21.999999999999996</v>
       </c>
       <c r="AE15" s="32">
         <f t="shared" si="4"/>
         <v>219.99999999999997</v>
       </c>
       <c r="AF15" s="32">
         <f t="shared" si="4"/>
         <v>2199.9999999999995</v>
       </c>
       <c r="AG15" s="32">
         <f t="shared" si="4"/>
         <v>21999.999999999996</v>
       </c>
     </row>
     <row r="16" spans="2:33" x14ac:dyDescent="0.35">
-      <c r="B16" s="117"/>
-[...3 lines deleted...]
-      <c r="F16" s="115"/>
+      <c r="B16" s="114"/>
+      <c r="C16" s="117"/>
+      <c r="D16" s="116"/>
+      <c r="E16" s="115"/>
+      <c r="F16" s="113"/>
       <c r="G16" s="32">
         <v>111</v>
       </c>
       <c r="H16" s="33"/>
-      <c r="I16" s="117"/>
-[...3 lines deleted...]
-      <c r="M16" s="115"/>
+      <c r="I16" s="114"/>
+      <c r="J16" s="117"/>
+      <c r="K16" s="116"/>
+      <c r="L16" s="115"/>
+      <c r="M16" s="113"/>
       <c r="N16" s="32">
         <v>240</v>
       </c>
       <c r="O16" s="33"/>
-      <c r="P16" s="117"/>
-[...3 lines deleted...]
-      <c r="T16" s="115"/>
+      <c r="P16" s="114"/>
+      <c r="Q16" s="117"/>
+      <c r="R16" s="116"/>
+      <c r="S16" s="115"/>
+      <c r="T16" s="113"/>
       <c r="U16" s="32">
         <v>517</v>
       </c>
       <c r="W16" s="27">
         <v>2.4</v>
       </c>
       <c r="X16" s="28">
         <f t="shared" si="1"/>
         <v>24</v>
       </c>
       <c r="Y16" s="29">
         <f t="shared" si="2"/>
         <v>240</v>
       </c>
       <c r="Z16" s="30">
         <f t="shared" si="2"/>
         <v>2400</v>
       </c>
       <c r="AA16" s="32"/>
       <c r="AB16" s="32"/>
       <c r="AC16" s="32"/>
       <c r="AD16" s="32"/>
       <c r="AE16" s="32"/>
       <c r="AF16" s="32"/>
       <c r="AG16" s="32"/>
     </row>
     <row r="17" spans="2:33" x14ac:dyDescent="0.35">
-      <c r="B17" s="117"/>
-[...3 lines deleted...]
-      <c r="F17" s="115">
+      <c r="B17" s="114"/>
+      <c r="C17" s="117"/>
+      <c r="D17" s="116"/>
+      <c r="E17" s="115"/>
+      <c r="F17" s="113">
         <v>113</v>
       </c>
       <c r="G17" s="32">
         <v>113</v>
       </c>
       <c r="H17" s="33"/>
-      <c r="I17" s="117"/>
-[...3 lines deleted...]
-      <c r="M17" s="115">
+      <c r="I17" s="114"/>
+      <c r="J17" s="117"/>
+      <c r="K17" s="116"/>
+      <c r="L17" s="115"/>
+      <c r="M17" s="113">
         <v>243</v>
       </c>
       <c r="N17" s="32">
         <v>243</v>
       </c>
       <c r="O17" s="33"/>
-      <c r="P17" s="117"/>
-[...3 lines deleted...]
-      <c r="T17" s="115">
+      <c r="P17" s="114"/>
+      <c r="Q17" s="117"/>
+      <c r="R17" s="116"/>
+      <c r="S17" s="115"/>
+      <c r="T17" s="113">
         <v>523</v>
       </c>
       <c r="U17" s="32">
         <v>523</v>
       </c>
       <c r="W17" s="27">
         <v>2.7</v>
       </c>
       <c r="X17" s="28">
         <f t="shared" si="1"/>
         <v>27</v>
       </c>
       <c r="Y17" s="29">
         <f t="shared" si="2"/>
         <v>270</v>
       </c>
       <c r="Z17" s="30">
         <f t="shared" si="2"/>
         <v>2700</v>
       </c>
       <c r="AA17" s="32"/>
       <c r="AB17" s="32"/>
       <c r="AC17" s="32"/>
       <c r="AD17" s="32"/>
       <c r="AE17" s="32"/>
       <c r="AF17" s="32"/>
       <c r="AG17" s="32"/>
     </row>
     <row r="18" spans="2:33" x14ac:dyDescent="0.35">
-      <c r="B18" s="117"/>
-[...3 lines deleted...]
-      <c r="F18" s="115"/>
+      <c r="B18" s="114"/>
+      <c r="C18" s="117"/>
+      <c r="D18" s="116"/>
+      <c r="E18" s="115"/>
+      <c r="F18" s="113"/>
       <c r="G18" s="32">
         <v>114</v>
       </c>
       <c r="H18" s="33"/>
-      <c r="I18" s="117"/>
-[...3 lines deleted...]
-      <c r="M18" s="115"/>
+      <c r="I18" s="114"/>
+      <c r="J18" s="117"/>
+      <c r="K18" s="116"/>
+      <c r="L18" s="115"/>
+      <c r="M18" s="113"/>
       <c r="N18" s="32">
         <v>246</v>
       </c>
       <c r="O18" s="33"/>
-      <c r="P18" s="117"/>
-[...3 lines deleted...]
-      <c r="T18" s="115"/>
+      <c r="P18" s="114"/>
+      <c r="Q18" s="117"/>
+      <c r="R18" s="116"/>
+      <c r="S18" s="115"/>
+      <c r="T18" s="113"/>
       <c r="U18" s="32">
         <v>530</v>
       </c>
       <c r="W18" s="27">
         <v>3</v>
       </c>
       <c r="X18" s="28">
         <f t="shared" si="1"/>
         <v>30</v>
       </c>
       <c r="Y18" s="29">
         <f t="shared" si="2"/>
         <v>300</v>
       </c>
       <c r="Z18" s="30">
         <f t="shared" si="2"/>
         <v>3000</v>
       </c>
       <c r="AA18" s="32"/>
       <c r="AB18" s="32"/>
       <c r="AC18" s="32"/>
       <c r="AD18" s="32"/>
       <c r="AE18" s="32"/>
       <c r="AF18" s="32"/>
       <c r="AG18" s="32"/>
     </row>
     <row r="19" spans="2:33" x14ac:dyDescent="0.35">
-      <c r="B19" s="117"/>
-[...2 lines deleted...]
-      <c r="E19" s="114">
+      <c r="B19" s="114"/>
+      <c r="C19" s="117"/>
+      <c r="D19" s="116"/>
+      <c r="E19" s="115">
         <v>115</v>
       </c>
-      <c r="F19" s="115">
+      <c r="F19" s="113">
         <v>115</v>
       </c>
       <c r="G19" s="32">
         <v>115</v>
       </c>
       <c r="H19" s="33"/>
-      <c r="I19" s="117"/>
-[...2 lines deleted...]
-      <c r="L19" s="114">
+      <c r="I19" s="114"/>
+      <c r="J19" s="117"/>
+      <c r="K19" s="116"/>
+      <c r="L19" s="115">
         <v>249</v>
       </c>
-      <c r="M19" s="115">
+      <c r="M19" s="113">
         <v>249</v>
       </c>
       <c r="N19" s="32">
         <v>249</v>
       </c>
       <c r="O19" s="33"/>
-      <c r="P19" s="117"/>
-[...2 lines deleted...]
-      <c r="S19" s="114">
+      <c r="P19" s="114"/>
+      <c r="Q19" s="117"/>
+      <c r="R19" s="116"/>
+      <c r="S19" s="115">
         <v>536</v>
       </c>
-      <c r="T19" s="115">
+      <c r="T19" s="113">
         <v>536</v>
       </c>
       <c r="U19" s="32">
         <v>536</v>
       </c>
       <c r="W19" s="27">
         <v>3.1</v>
       </c>
       <c r="X19" s="28">
         <f t="shared" si="1"/>
         <v>31</v>
       </c>
       <c r="Y19" s="29">
         <f t="shared" si="2"/>
         <v>310</v>
       </c>
       <c r="Z19" s="30">
         <f t="shared" si="2"/>
         <v>3100</v>
       </c>
       <c r="AA19" s="32"/>
       <c r="AB19" s="32"/>
       <c r="AC19" s="32"/>
       <c r="AD19" s="32"/>
       <c r="AE19" s="32"/>
       <c r="AF19" s="32"/>
       <c r="AG19" s="32"/>
     </row>
     <row r="20" spans="2:33" x14ac:dyDescent="0.35">
-      <c r="B20" s="117"/>
-[...3 lines deleted...]
-      <c r="F20" s="115"/>
+      <c r="B20" s="114"/>
+      <c r="C20" s="117"/>
+      <c r="D20" s="116"/>
+      <c r="E20" s="115"/>
+      <c r="F20" s="113"/>
       <c r="G20" s="32">
         <v>117</v>
       </c>
       <c r="H20" s="33"/>
-      <c r="I20" s="117"/>
-[...3 lines deleted...]
-      <c r="M20" s="115"/>
+      <c r="I20" s="114"/>
+      <c r="J20" s="117"/>
+      <c r="K20" s="116"/>
+      <c r="L20" s="115"/>
+      <c r="M20" s="113"/>
       <c r="N20" s="32">
         <v>252</v>
       </c>
       <c r="O20" s="33"/>
-      <c r="P20" s="117"/>
-[...3 lines deleted...]
-      <c r="T20" s="115"/>
+      <c r="P20" s="114"/>
+      <c r="Q20" s="117"/>
+      <c r="R20" s="116"/>
+      <c r="S20" s="115"/>
+      <c r="T20" s="113"/>
       <c r="U20" s="32">
         <v>542</v>
       </c>
       <c r="W20" s="27">
         <v>3.3</v>
       </c>
       <c r="X20" s="28">
         <f t="shared" si="1"/>
         <v>33</v>
       </c>
       <c r="Y20" s="29">
         <f t="shared" si="2"/>
         <v>330</v>
       </c>
       <c r="Z20" s="30">
         <f t="shared" si="2"/>
         <v>3300</v>
       </c>
       <c r="AA20" s="32">
         <v>3.3000000000000002E-2</v>
       </c>
       <c r="AB20" s="32">
         <f>AA20*10</f>
         <v>0.33</v>
       </c>
       <c r="AC20" s="32">
         <f t="shared" ref="AC20:AG20" si="5">AB20*10</f>
         <v>3.3000000000000003</v>
       </c>
       <c r="AD20" s="32">
         <f t="shared" si="5"/>
         <v>33</v>
       </c>
       <c r="AE20" s="32">
         <f t="shared" si="5"/>
         <v>330</v>
       </c>
       <c r="AF20" s="32">
         <f t="shared" si="5"/>
         <v>3300</v>
       </c>
       <c r="AG20" s="32">
         <f t="shared" si="5"/>
         <v>33000</v>
       </c>
     </row>
     <row r="21" spans="2:33" x14ac:dyDescent="0.35">
-      <c r="B21" s="117"/>
-[...3 lines deleted...]
-      <c r="F21" s="115">
+      <c r="B21" s="114"/>
+      <c r="C21" s="117"/>
+      <c r="D21" s="116"/>
+      <c r="E21" s="115"/>
+      <c r="F21" s="113">
         <v>118</v>
       </c>
       <c r="G21" s="32">
         <v>118</v>
       </c>
       <c r="H21" s="33"/>
-      <c r="I21" s="117"/>
-[...3 lines deleted...]
-      <c r="M21" s="115">
+      <c r="I21" s="114"/>
+      <c r="J21" s="117"/>
+      <c r="K21" s="116"/>
+      <c r="L21" s="115"/>
+      <c r="M21" s="113">
         <v>255</v>
       </c>
       <c r="N21" s="32">
         <v>255</v>
       </c>
       <c r="O21" s="33"/>
-      <c r="P21" s="117"/>
-[...3 lines deleted...]
-      <c r="T21" s="115">
+      <c r="P21" s="114"/>
+      <c r="Q21" s="117"/>
+      <c r="R21" s="116"/>
+      <c r="S21" s="115"/>
+      <c r="T21" s="113">
         <v>549</v>
       </c>
       <c r="U21" s="32">
         <v>549</v>
       </c>
       <c r="W21" s="27">
         <v>3.6</v>
       </c>
       <c r="X21" s="28">
         <f t="shared" si="1"/>
         <v>36</v>
       </c>
       <c r="Y21" s="29">
         <f t="shared" si="2"/>
         <v>360</v>
       </c>
       <c r="Z21" s="30">
         <f t="shared" si="2"/>
         <v>3600</v>
       </c>
       <c r="AA21" s="32"/>
       <c r="AB21" s="32"/>
       <c r="AC21" s="32"/>
       <c r="AD21" s="32"/>
       <c r="AE21" s="32"/>
       <c r="AF21" s="32"/>
       <c r="AG21" s="32"/>
     </row>
     <row r="22" spans="2:33" x14ac:dyDescent="0.35">
-      <c r="B22" s="117"/>
-[...3 lines deleted...]
-      <c r="F22" s="115"/>
+      <c r="B22" s="114"/>
+      <c r="C22" s="117"/>
+      <c r="D22" s="116"/>
+      <c r="E22" s="115"/>
+      <c r="F22" s="113"/>
       <c r="G22" s="32">
         <v>120</v>
       </c>
       <c r="H22" s="33"/>
-      <c r="I22" s="117"/>
-[...3 lines deleted...]
-      <c r="M22" s="115"/>
+      <c r="I22" s="114"/>
+      <c r="J22" s="117"/>
+      <c r="K22" s="116"/>
+      <c r="L22" s="115"/>
+      <c r="M22" s="113"/>
       <c r="N22" s="32">
         <v>258</v>
       </c>
       <c r="O22" s="33"/>
-      <c r="P22" s="117"/>
-[...3 lines deleted...]
-      <c r="T22" s="115"/>
+      <c r="P22" s="114"/>
+      <c r="Q22" s="117"/>
+      <c r="R22" s="116"/>
+      <c r="S22" s="115"/>
+      <c r="T22" s="113"/>
       <c r="U22" s="32">
         <v>556</v>
       </c>
       <c r="W22" s="27">
         <v>3.9</v>
       </c>
       <c r="X22" s="28">
         <f t="shared" si="1"/>
         <v>39</v>
       </c>
       <c r="Y22" s="29">
         <f t="shared" si="2"/>
         <v>390</v>
       </c>
       <c r="Z22" s="30">
         <f t="shared" si="2"/>
         <v>3900</v>
       </c>
       <c r="AA22" s="32"/>
       <c r="AB22" s="32"/>
       <c r="AC22" s="32"/>
       <c r="AD22" s="32"/>
       <c r="AE22" s="32"/>
       <c r="AF22" s="32"/>
       <c r="AG22" s="32"/>
     </row>
     <row r="23" spans="2:33" x14ac:dyDescent="0.35">
-      <c r="B23" s="117"/>
-      <c r="C23" s="116">
+      <c r="B23" s="114"/>
+      <c r="C23" s="117">
         <v>120</v>
       </c>
-      <c r="D23" s="113">
+      <c r="D23" s="116">
         <v>120</v>
       </c>
-      <c r="E23" s="114">
+      <c r="E23" s="115">
         <v>121</v>
       </c>
-      <c r="F23" s="115">
+      <c r="F23" s="113">
         <v>121</v>
       </c>
       <c r="G23" s="32">
         <v>121</v>
       </c>
       <c r="H23" s="33"/>
-      <c r="I23" s="117"/>
-      <c r="J23" s="116">
+      <c r="I23" s="114"/>
+      <c r="J23" s="117">
         <v>270</v>
       </c>
-      <c r="K23" s="113">
+      <c r="K23" s="116">
         <v>270</v>
       </c>
-      <c r="L23" s="114">
+      <c r="L23" s="115">
         <v>261</v>
       </c>
-      <c r="M23" s="115">
+      <c r="M23" s="113">
         <v>261</v>
       </c>
       <c r="N23" s="32">
         <v>261</v>
       </c>
       <c r="O23" s="33"/>
-      <c r="P23" s="117"/>
-      <c r="Q23" s="116">
+      <c r="P23" s="114"/>
+      <c r="Q23" s="117">
         <v>560</v>
       </c>
-      <c r="R23" s="113">
+      <c r="R23" s="116">
         <v>560</v>
       </c>
-      <c r="S23" s="114">
+      <c r="S23" s="115">
         <v>562</v>
       </c>
-      <c r="T23" s="115">
+      <c r="T23" s="113">
         <v>562</v>
       </c>
       <c r="U23" s="32">
         <v>562</v>
       </c>
       <c r="W23" s="27">
         <v>4.3</v>
       </c>
       <c r="X23" s="28">
         <f t="shared" si="1"/>
         <v>43</v>
       </c>
       <c r="Y23" s="29">
         <f t="shared" si="2"/>
         <v>430</v>
       </c>
       <c r="Z23" s="30">
         <f t="shared" si="2"/>
         <v>4300</v>
       </c>
       <c r="AA23" s="32"/>
       <c r="AB23" s="32"/>
       <c r="AC23" s="32"/>
       <c r="AD23" s="32"/>
       <c r="AE23" s="32"/>
       <c r="AF23" s="32"/>
       <c r="AG23" s="32"/>
     </row>
     <row r="24" spans="2:33" x14ac:dyDescent="0.35">
-      <c r="B24" s="117"/>
-[...3 lines deleted...]
-      <c r="F24" s="115"/>
+      <c r="B24" s="114"/>
+      <c r="C24" s="117"/>
+      <c r="D24" s="116"/>
+      <c r="E24" s="115"/>
+      <c r="F24" s="113"/>
       <c r="G24" s="32">
         <v>123</v>
       </c>
       <c r="H24" s="33"/>
-      <c r="I24" s="117"/>
-[...3 lines deleted...]
-      <c r="M24" s="115"/>
+      <c r="I24" s="114"/>
+      <c r="J24" s="117"/>
+      <c r="K24" s="116"/>
+      <c r="L24" s="115"/>
+      <c r="M24" s="113"/>
       <c r="N24" s="32">
         <v>264</v>
       </c>
       <c r="O24" s="33"/>
-      <c r="P24" s="117"/>
-[...3 lines deleted...]
-      <c r="T24" s="115"/>
+      <c r="P24" s="114"/>
+      <c r="Q24" s="117"/>
+      <c r="R24" s="116"/>
+      <c r="S24" s="115"/>
+      <c r="T24" s="113"/>
       <c r="U24" s="32">
         <v>569</v>
       </c>
       <c r="W24" s="27">
         <v>4.6999999999999904</v>
       </c>
       <c r="X24" s="28">
         <f t="shared" si="1"/>
         <v>46.999999999999901</v>
       </c>
       <c r="Y24" s="29">
         <f t="shared" si="2"/>
         <v>469.99999999999898</v>
       </c>
       <c r="Z24" s="30">
         <f t="shared" si="2"/>
         <v>4699.99999999999</v>
       </c>
       <c r="AA24" s="32">
         <v>4.7E-2</v>
       </c>
       <c r="AB24" s="32">
         <f>AA24*10</f>
         <v>0.47</v>
       </c>
       <c r="AC24" s="32">
         <f t="shared" ref="AC24:AG24" si="6">AB24*10</f>
         <v>4.6999999999999993</v>
       </c>
       <c r="AD24" s="32">
         <f t="shared" si="6"/>
         <v>46.999999999999993</v>
       </c>
       <c r="AE24" s="32">
         <f t="shared" si="6"/>
         <v>469.99999999999994</v>
       </c>
       <c r="AF24" s="32">
         <f t="shared" si="6"/>
         <v>4699.9999999999991</v>
       </c>
       <c r="AG24" s="32">
         <f t="shared" si="6"/>
         <v>46999.999999999993</v>
       </c>
     </row>
     <row r="25" spans="2:33" x14ac:dyDescent="0.35">
-      <c r="B25" s="117"/>
-[...3 lines deleted...]
-      <c r="F25" s="115">
+      <c r="B25" s="114"/>
+      <c r="C25" s="117"/>
+      <c r="D25" s="116"/>
+      <c r="E25" s="115"/>
+      <c r="F25" s="113">
         <v>124</v>
       </c>
       <c r="G25" s="32">
         <v>124</v>
       </c>
       <c r="H25" s="33"/>
-      <c r="I25" s="117"/>
-[...3 lines deleted...]
-      <c r="M25" s="115">
+      <c r="I25" s="114"/>
+      <c r="J25" s="117"/>
+      <c r="K25" s="116"/>
+      <c r="L25" s="115"/>
+      <c r="M25" s="113">
         <v>267</v>
       </c>
       <c r="N25" s="32">
         <v>267</v>
       </c>
       <c r="O25" s="33"/>
-      <c r="P25" s="117"/>
-[...3 lines deleted...]
-      <c r="T25" s="115">
+      <c r="P25" s="114"/>
+      <c r="Q25" s="117"/>
+      <c r="R25" s="116"/>
+      <c r="S25" s="115"/>
+      <c r="T25" s="113">
         <v>576</v>
       </c>
       <c r="U25" s="32">
         <v>576</v>
       </c>
       <c r="W25" s="27">
         <v>5.0999999999999899</v>
       </c>
       <c r="X25" s="28">
         <f t="shared" si="1"/>
         <v>50.999999999999901</v>
       </c>
       <c r="Y25" s="29">
         <f t="shared" si="2"/>
         <v>509.99999999999898</v>
       </c>
       <c r="Z25" s="30">
         <f t="shared" si="2"/>
         <v>5099.99999999999</v>
       </c>
       <c r="AA25" s="32"/>
       <c r="AB25" s="32"/>
       <c r="AC25" s="32"/>
       <c r="AD25" s="32"/>
       <c r="AE25" s="32"/>
       <c r="AF25" s="32"/>
       <c r="AG25" s="32"/>
     </row>
     <row r="26" spans="2:33" x14ac:dyDescent="0.35">
-      <c r="B26" s="117"/>
-[...3 lines deleted...]
-      <c r="F26" s="115"/>
+      <c r="B26" s="114"/>
+      <c r="C26" s="117"/>
+      <c r="D26" s="116"/>
+      <c r="E26" s="115"/>
+      <c r="F26" s="113"/>
       <c r="G26" s="32">
         <v>126</v>
       </c>
       <c r="H26" s="33"/>
-      <c r="I26" s="117"/>
-[...3 lines deleted...]
-      <c r="M26" s="115"/>
+      <c r="I26" s="114"/>
+      <c r="J26" s="117"/>
+      <c r="K26" s="116"/>
+      <c r="L26" s="115"/>
+      <c r="M26" s="113"/>
       <c r="N26" s="32">
         <v>271</v>
       </c>
       <c r="O26" s="33"/>
-      <c r="P26" s="117"/>
-[...3 lines deleted...]
-      <c r="T26" s="115"/>
+      <c r="P26" s="114"/>
+      <c r="Q26" s="117"/>
+      <c r="R26" s="116"/>
+      <c r="S26" s="115"/>
+      <c r="T26" s="113"/>
       <c r="U26" s="32">
         <v>583</v>
       </c>
       <c r="W26" s="27">
         <v>5.5999999999999899</v>
       </c>
       <c r="X26" s="28">
         <f t="shared" si="1"/>
         <v>55.999999999999901</v>
       </c>
       <c r="Y26" s="29">
         <f t="shared" si="2"/>
         <v>559.99999999999898</v>
       </c>
       <c r="Z26" s="30">
         <f t="shared" si="2"/>
         <v>5599.99999999999</v>
       </c>
       <c r="AA26" s="32"/>
       <c r="AB26" s="32"/>
       <c r="AC26" s="32"/>
       <c r="AD26" s="32"/>
       <c r="AE26" s="32"/>
       <c r="AF26" s="32"/>
       <c r="AG26" s="32"/>
     </row>
     <row r="27" spans="2:33" x14ac:dyDescent="0.35">
-      <c r="B27" s="117"/>
-[...2 lines deleted...]
-      <c r="E27" s="114">
+      <c r="B27" s="114"/>
+      <c r="C27" s="117"/>
+      <c r="D27" s="116"/>
+      <c r="E27" s="115">
         <v>127</v>
       </c>
-      <c r="F27" s="115">
+      <c r="F27" s="113">
         <v>127</v>
       </c>
       <c r="G27" s="32">
         <v>127</v>
       </c>
       <c r="H27" s="33"/>
-      <c r="I27" s="117"/>
-[...2 lines deleted...]
-      <c r="L27" s="114">
+      <c r="I27" s="114"/>
+      <c r="J27" s="117"/>
+      <c r="K27" s="116"/>
+      <c r="L27" s="115">
         <v>274</v>
       </c>
-      <c r="M27" s="115">
+      <c r="M27" s="113">
         <v>274</v>
       </c>
       <c r="N27" s="32">
         <v>274</v>
       </c>
       <c r="O27" s="33"/>
-      <c r="P27" s="117"/>
-[...2 lines deleted...]
-      <c r="S27" s="114">
+      <c r="P27" s="114"/>
+      <c r="Q27" s="117"/>
+      <c r="R27" s="116"/>
+      <c r="S27" s="115">
         <v>590</v>
       </c>
-      <c r="T27" s="115">
+      <c r="T27" s="113">
         <v>590</v>
       </c>
       <c r="U27" s="32">
         <v>590</v>
       </c>
       <c r="W27" s="27">
         <v>6.2</v>
       </c>
       <c r="X27" s="28">
         <f t="shared" si="1"/>
         <v>62</v>
       </c>
       <c r="Y27" s="29">
         <f t="shared" si="2"/>
         <v>620</v>
       </c>
       <c r="Z27" s="30">
         <f t="shared" si="2"/>
         <v>6200</v>
       </c>
       <c r="AA27" s="32"/>
       <c r="AB27" s="32"/>
       <c r="AC27" s="32"/>
       <c r="AD27" s="32"/>
       <c r="AE27" s="32"/>
       <c r="AF27" s="32"/>
       <c r="AG27" s="32"/>
     </row>
     <row r="28" spans="2:33" x14ac:dyDescent="0.35">
-      <c r="B28" s="117"/>
-[...3 lines deleted...]
-      <c r="F28" s="115"/>
+      <c r="B28" s="114"/>
+      <c r="C28" s="117"/>
+      <c r="D28" s="116"/>
+      <c r="E28" s="115"/>
+      <c r="F28" s="113"/>
       <c r="G28" s="32">
         <v>129</v>
       </c>
       <c r="H28" s="33"/>
-      <c r="I28" s="117"/>
-[...3 lines deleted...]
-      <c r="M28" s="115"/>
+      <c r="I28" s="114"/>
+      <c r="J28" s="117"/>
+      <c r="K28" s="116"/>
+      <c r="L28" s="115"/>
+      <c r="M28" s="113"/>
       <c r="N28" s="32">
         <v>277</v>
       </c>
       <c r="O28" s="33"/>
-      <c r="P28" s="117"/>
-[...3 lines deleted...]
-      <c r="T28" s="115"/>
+      <c r="P28" s="114"/>
+      <c r="Q28" s="117"/>
+      <c r="R28" s="116"/>
+      <c r="S28" s="115"/>
+      <c r="T28" s="113"/>
       <c r="U28" s="32">
         <v>597</v>
       </c>
       <c r="W28" s="27">
         <v>6.8</v>
       </c>
       <c r="X28" s="28">
         <f t="shared" si="1"/>
         <v>68</v>
       </c>
       <c r="Y28" s="29">
         <f t="shared" si="2"/>
         <v>680</v>
       </c>
       <c r="Z28" s="30">
         <f t="shared" si="2"/>
         <v>6800</v>
       </c>
       <c r="AA28" s="32">
         <v>6.8000000000000005E-2</v>
       </c>
       <c r="AB28" s="32">
         <v>6.8000000000000005E-2</v>
       </c>
       <c r="AC28" s="32">
         <v>6.8000000000000005E-2</v>
       </c>
       <c r="AD28" s="32">
         <v>6.8000000000000005E-2</v>
       </c>
       <c r="AE28" s="32">
         <v>6.8000000000000005E-2</v>
       </c>
       <c r="AF28" s="32">
         <v>6.8000000000000005E-2</v>
       </c>
       <c r="AG28" s="32">
         <v>6.8000000000000005E-2</v>
       </c>
     </row>
     <row r="29" spans="2:33" x14ac:dyDescent="0.35">
-      <c r="B29" s="117"/>
-[...3 lines deleted...]
-      <c r="F29" s="115">
+      <c r="B29" s="114"/>
+      <c r="C29" s="117"/>
+      <c r="D29" s="116"/>
+      <c r="E29" s="115"/>
+      <c r="F29" s="113">
         <v>130</v>
       </c>
       <c r="G29" s="32">
         <v>130</v>
       </c>
       <c r="H29" s="33"/>
-      <c r="I29" s="117"/>
-[...3 lines deleted...]
-      <c r="M29" s="115">
+      <c r="I29" s="114"/>
+      <c r="J29" s="117"/>
+      <c r="K29" s="116"/>
+      <c r="L29" s="115"/>
+      <c r="M29" s="113">
         <v>280</v>
       </c>
       <c r="N29" s="32">
         <v>280</v>
       </c>
       <c r="O29" s="33"/>
-      <c r="P29" s="117"/>
-[...3 lines deleted...]
-      <c r="T29" s="115">
+      <c r="P29" s="114"/>
+      <c r="Q29" s="117"/>
+      <c r="R29" s="116"/>
+      <c r="S29" s="115"/>
+      <c r="T29" s="113">
         <v>604</v>
       </c>
       <c r="U29" s="32">
         <v>604</v>
       </c>
       <c r="W29" s="27">
         <v>7.5</v>
       </c>
       <c r="X29" s="28">
         <f t="shared" si="1"/>
         <v>75</v>
       </c>
       <c r="Y29" s="29">
         <f t="shared" si="2"/>
         <v>750</v>
       </c>
       <c r="Z29" s="30">
         <f t="shared" si="2"/>
         <v>7500</v>
       </c>
       <c r="AA29" s="32"/>
       <c r="AB29" s="32"/>
       <c r="AC29" s="32"/>
       <c r="AD29" s="32"/>
       <c r="AE29" s="32"/>
       <c r="AF29" s="32"/>
       <c r="AG29" s="32"/>
     </row>
     <row r="30" spans="2:33" x14ac:dyDescent="0.35">
-      <c r="B30" s="117"/>
-[...3 lines deleted...]
-      <c r="F30" s="115"/>
+      <c r="B30" s="114"/>
+      <c r="C30" s="117"/>
+      <c r="D30" s="116"/>
+      <c r="E30" s="115"/>
+      <c r="F30" s="113"/>
       <c r="G30" s="32">
         <v>132</v>
       </c>
       <c r="H30" s="33"/>
-      <c r="I30" s="117"/>
-[...3 lines deleted...]
-      <c r="M30" s="115"/>
+      <c r="I30" s="114"/>
+      <c r="J30" s="117"/>
+      <c r="K30" s="116"/>
+      <c r="L30" s="115"/>
+      <c r="M30" s="113"/>
       <c r="N30" s="32">
         <v>284</v>
       </c>
       <c r="O30" s="33"/>
-      <c r="P30" s="117"/>
-[...3 lines deleted...]
-      <c r="T30" s="115"/>
+      <c r="P30" s="114"/>
+      <c r="Q30" s="117"/>
+      <c r="R30" s="116"/>
+      <c r="S30" s="115"/>
+      <c r="T30" s="113"/>
       <c r="U30" s="32">
         <v>612</v>
       </c>
       <c r="W30" s="27">
         <v>8.2000000000000099</v>
       </c>
       <c r="X30" s="28">
         <f t="shared" si="1"/>
         <v>82.000000000000099</v>
       </c>
       <c r="Y30" s="29">
         <f t="shared" si="2"/>
         <v>820.00000000000102</v>
       </c>
       <c r="Z30" s="30">
         <f t="shared" si="2"/>
         <v>8200.0000000000109</v>
       </c>
       <c r="AA30" s="32"/>
       <c r="AB30" s="32"/>
       <c r="AC30" s="32"/>
       <c r="AD30" s="32"/>
       <c r="AE30" s="32"/>
       <c r="AF30" s="32"/>
       <c r="AG30" s="32"/>
     </row>
     <row r="31" spans="2:33" x14ac:dyDescent="0.35">
-      <c r="B31" s="117"/>
-[...1 lines deleted...]
-      <c r="D31" s="113">
+      <c r="B31" s="114"/>
+      <c r="C31" s="117"/>
+      <c r="D31" s="116">
         <v>130</v>
       </c>
-      <c r="E31" s="114">
+      <c r="E31" s="115">
         <v>133</v>
       </c>
-      <c r="F31" s="115">
+      <c r="F31" s="113">
         <v>133</v>
       </c>
       <c r="G31" s="32">
         <v>133</v>
       </c>
       <c r="H31" s="33"/>
-      <c r="I31" s="117"/>
-[...1 lines deleted...]
-      <c r="K31" s="113">
+      <c r="I31" s="114"/>
+      <c r="J31" s="117"/>
+      <c r="K31" s="116">
         <v>300</v>
       </c>
-      <c r="L31" s="114">
+      <c r="L31" s="115">
         <v>287</v>
       </c>
-      <c r="M31" s="115">
+      <c r="M31" s="113">
         <v>287</v>
       </c>
       <c r="N31" s="32">
         <v>287</v>
       </c>
       <c r="O31" s="33"/>
-      <c r="P31" s="117"/>
-[...1 lines deleted...]
-      <c r="R31" s="113">
+      <c r="P31" s="114"/>
+      <c r="Q31" s="117"/>
+      <c r="R31" s="116">
         <v>620</v>
       </c>
-      <c r="S31" s="114">
+      <c r="S31" s="115">
         <v>619</v>
       </c>
-      <c r="T31" s="115">
+      <c r="T31" s="113">
         <v>619</v>
       </c>
       <c r="U31" s="32">
         <v>619</v>
       </c>
       <c r="W31" s="27">
         <v>9.1</v>
       </c>
       <c r="X31" s="28">
         <f t="shared" si="1"/>
         <v>91</v>
       </c>
       <c r="Y31" s="29">
         <f t="shared" si="2"/>
         <v>910</v>
       </c>
       <c r="Z31" s="30">
         <f t="shared" si="2"/>
         <v>9100</v>
       </c>
       <c r="AA31" s="32"/>
       <c r="AB31" s="32"/>
       <c r="AC31" s="32"/>
       <c r="AD31" s="32"/>
       <c r="AE31" s="32"/>
       <c r="AF31" s="32"/>
       <c r="AG31" s="32"/>
     </row>
     <row r="32" spans="2:33" x14ac:dyDescent="0.35">
-      <c r="B32" s="117"/>
-[...3 lines deleted...]
-      <c r="F32" s="115"/>
+      <c r="B32" s="114"/>
+      <c r="C32" s="117"/>
+      <c r="D32" s="116"/>
+      <c r="E32" s="115"/>
+      <c r="F32" s="113"/>
       <c r="G32" s="32">
         <v>135</v>
       </c>
       <c r="H32" s="33"/>
-      <c r="I32" s="117"/>
-[...3 lines deleted...]
-      <c r="M32" s="115"/>
+      <c r="I32" s="114"/>
+      <c r="J32" s="117"/>
+      <c r="K32" s="116"/>
+      <c r="L32" s="115"/>
+      <c r="M32" s="113"/>
       <c r="N32" s="32">
         <v>291</v>
       </c>
       <c r="O32" s="33"/>
-      <c r="P32" s="117"/>
-[...3 lines deleted...]
-      <c r="T32" s="115"/>
+      <c r="P32" s="114"/>
+      <c r="Q32" s="117"/>
+      <c r="R32" s="116"/>
+      <c r="S32" s="115"/>
+      <c r="T32" s="113"/>
       <c r="U32" s="32">
         <v>626</v>
       </c>
     </row>
     <row r="33" spans="2:21" x14ac:dyDescent="0.35">
-      <c r="B33" s="117"/>
-[...3 lines deleted...]
-      <c r="F33" s="115">
+      <c r="B33" s="114"/>
+      <c r="C33" s="117"/>
+      <c r="D33" s="116"/>
+      <c r="E33" s="115"/>
+      <c r="F33" s="113">
         <v>137</v>
       </c>
       <c r="G33" s="32">
         <v>137</v>
       </c>
       <c r="H33" s="33"/>
-      <c r="I33" s="117"/>
-[...3 lines deleted...]
-      <c r="M33" s="115">
+      <c r="I33" s="114"/>
+      <c r="J33" s="117"/>
+      <c r="K33" s="116"/>
+      <c r="L33" s="115"/>
+      <c r="M33" s="113">
         <v>294</v>
       </c>
       <c r="N33" s="32">
         <v>294</v>
       </c>
       <c r="O33" s="33"/>
-      <c r="P33" s="117"/>
-[...3 lines deleted...]
-      <c r="T33" s="115">
+      <c r="P33" s="114"/>
+      <c r="Q33" s="117"/>
+      <c r="R33" s="116"/>
+      <c r="S33" s="115"/>
+      <c r="T33" s="113">
         <v>634</v>
       </c>
       <c r="U33" s="32">
         <v>634</v>
       </c>
     </row>
     <row r="34" spans="2:21" x14ac:dyDescent="0.35">
-      <c r="B34" s="117"/>
-[...3 lines deleted...]
-      <c r="F34" s="115"/>
+      <c r="B34" s="114"/>
+      <c r="C34" s="117"/>
+      <c r="D34" s="116"/>
+      <c r="E34" s="115"/>
+      <c r="F34" s="113"/>
       <c r="G34" s="32">
         <v>138</v>
       </c>
       <c r="H34" s="33"/>
-      <c r="I34" s="117"/>
-[...3 lines deleted...]
-      <c r="M34" s="115"/>
+      <c r="I34" s="114"/>
+      <c r="J34" s="117"/>
+      <c r="K34" s="116"/>
+      <c r="L34" s="115"/>
+      <c r="M34" s="113"/>
       <c r="N34" s="32">
         <v>298</v>
       </c>
       <c r="O34" s="33"/>
-      <c r="P34" s="117"/>
-[...3 lines deleted...]
-      <c r="T34" s="115"/>
+      <c r="P34" s="114"/>
+      <c r="Q34" s="117"/>
+      <c r="R34" s="116"/>
+      <c r="S34" s="115"/>
+      <c r="T34" s="113"/>
       <c r="U34" s="32">
         <v>642</v>
       </c>
     </row>
     <row r="35" spans="2:21" x14ac:dyDescent="0.35">
-      <c r="B35" s="117"/>
-[...2 lines deleted...]
-      <c r="E35" s="114">
+      <c r="B35" s="114"/>
+      <c r="C35" s="117"/>
+      <c r="D35" s="116"/>
+      <c r="E35" s="115">
         <v>140</v>
       </c>
-      <c r="F35" s="115">
+      <c r="F35" s="113">
         <v>140</v>
       </c>
       <c r="G35" s="32">
         <v>140</v>
       </c>
       <c r="H35" s="33"/>
-      <c r="I35" s="117"/>
-[...2 lines deleted...]
-      <c r="L35" s="114">
+      <c r="I35" s="114"/>
+      <c r="J35" s="117"/>
+      <c r="K35" s="116"/>
+      <c r="L35" s="115">
         <v>301</v>
       </c>
-      <c r="M35" s="115">
+      <c r="M35" s="113">
         <v>301</v>
       </c>
       <c r="N35" s="32">
         <v>301</v>
       </c>
       <c r="O35" s="33"/>
-      <c r="P35" s="117"/>
-[...2 lines deleted...]
-      <c r="S35" s="114">
+      <c r="P35" s="114"/>
+      <c r="Q35" s="117"/>
+      <c r="R35" s="116"/>
+      <c r="S35" s="115">
         <v>649</v>
       </c>
-      <c r="T35" s="115">
+      <c r="T35" s="113">
         <v>649</v>
       </c>
       <c r="U35" s="32">
         <v>649</v>
       </c>
     </row>
     <row r="36" spans="2:21" x14ac:dyDescent="0.35">
-      <c r="B36" s="117"/>
-[...3 lines deleted...]
-      <c r="F36" s="115"/>
+      <c r="B36" s="114"/>
+      <c r="C36" s="117"/>
+      <c r="D36" s="116"/>
+      <c r="E36" s="115"/>
+      <c r="F36" s="113"/>
       <c r="G36" s="32">
         <v>142</v>
       </c>
       <c r="H36" s="33"/>
-      <c r="I36" s="117"/>
-[...3 lines deleted...]
-      <c r="M36" s="115"/>
+      <c r="I36" s="114"/>
+      <c r="J36" s="117"/>
+      <c r="K36" s="116"/>
+      <c r="L36" s="115"/>
+      <c r="M36" s="113"/>
       <c r="N36" s="32">
         <v>305</v>
       </c>
       <c r="O36" s="33"/>
-      <c r="P36" s="117"/>
-[...3 lines deleted...]
-      <c r="T36" s="115"/>
+      <c r="P36" s="114"/>
+      <c r="Q36" s="117"/>
+      <c r="R36" s="116"/>
+      <c r="S36" s="115"/>
+      <c r="T36" s="113"/>
       <c r="U36" s="32">
         <v>657</v>
       </c>
     </row>
     <row r="37" spans="2:21" x14ac:dyDescent="0.35">
-      <c r="B37" s="117"/>
-[...3 lines deleted...]
-      <c r="F37" s="115">
+      <c r="B37" s="114"/>
+      <c r="C37" s="117"/>
+      <c r="D37" s="116"/>
+      <c r="E37" s="115"/>
+      <c r="F37" s="113">
         <v>143</v>
       </c>
       <c r="G37" s="32">
         <v>143</v>
       </c>
       <c r="H37" s="33"/>
-      <c r="I37" s="117"/>
-[...3 lines deleted...]
-      <c r="M37" s="115">
+      <c r="I37" s="114"/>
+      <c r="J37" s="117"/>
+      <c r="K37" s="116"/>
+      <c r="L37" s="115"/>
+      <c r="M37" s="113">
         <v>309</v>
       </c>
       <c r="N37" s="32">
         <v>309</v>
       </c>
       <c r="O37" s="33"/>
-      <c r="P37" s="117"/>
-[...3 lines deleted...]
-      <c r="T37" s="115">
+      <c r="P37" s="114"/>
+      <c r="Q37" s="117"/>
+      <c r="R37" s="116"/>
+      <c r="S37" s="115"/>
+      <c r="T37" s="113">
         <v>665</v>
       </c>
       <c r="U37" s="32">
         <v>665</v>
       </c>
     </row>
     <row r="38" spans="2:21" x14ac:dyDescent="0.35">
-      <c r="B38" s="117"/>
-[...3 lines deleted...]
-      <c r="F38" s="115"/>
+      <c r="B38" s="114"/>
+      <c r="C38" s="117"/>
+      <c r="D38" s="116"/>
+      <c r="E38" s="115"/>
+      <c r="F38" s="113"/>
       <c r="G38" s="32">
         <v>145</v>
       </c>
       <c r="H38" s="33"/>
-      <c r="I38" s="117"/>
-[...3 lines deleted...]
-      <c r="M38" s="115"/>
+      <c r="I38" s="114"/>
+      <c r="J38" s="117"/>
+      <c r="K38" s="116"/>
+      <c r="L38" s="115"/>
+      <c r="M38" s="113"/>
       <c r="N38" s="32">
         <v>312</v>
       </c>
       <c r="O38" s="33"/>
-      <c r="P38" s="117"/>
-[...3 lines deleted...]
-      <c r="T38" s="115"/>
+      <c r="P38" s="114"/>
+      <c r="Q38" s="117"/>
+      <c r="R38" s="116"/>
+      <c r="S38" s="115"/>
+      <c r="T38" s="113"/>
       <c r="U38" s="32">
         <v>673</v>
       </c>
     </row>
     <row r="39" spans="2:21" x14ac:dyDescent="0.35">
-      <c r="B39" s="117">
+      <c r="B39" s="114">
         <v>150</v>
       </c>
-      <c r="C39" s="116">
+      <c r="C39" s="117">
         <v>150</v>
       </c>
-      <c r="D39" s="113">
+      <c r="D39" s="116">
         <v>150</v>
       </c>
-      <c r="E39" s="114">
+      <c r="E39" s="115">
         <v>147</v>
       </c>
-      <c r="F39" s="115">
+      <c r="F39" s="113">
         <v>147</v>
       </c>
       <c r="G39" s="32">
         <v>147</v>
       </c>
       <c r="H39" s="33"/>
-      <c r="I39" s="117">
+      <c r="I39" s="114">
         <v>330</v>
       </c>
-      <c r="J39" s="116">
+      <c r="J39" s="117">
         <v>330</v>
       </c>
-      <c r="K39" s="113">
+      <c r="K39" s="116">
         <v>330</v>
       </c>
-      <c r="L39" s="114">
+      <c r="L39" s="115">
         <v>316</v>
       </c>
-      <c r="M39" s="115">
+      <c r="M39" s="113">
         <v>316</v>
       </c>
       <c r="N39" s="32">
         <v>316</v>
       </c>
       <c r="O39" s="33"/>
-      <c r="P39" s="117">
+      <c r="P39" s="114">
         <v>680</v>
       </c>
-      <c r="Q39" s="116">
+      <c r="Q39" s="117">
         <v>680</v>
       </c>
-      <c r="R39" s="113">
+      <c r="R39" s="116">
         <v>680</v>
       </c>
-      <c r="S39" s="114">
+      <c r="S39" s="115">
         <v>681</v>
       </c>
-      <c r="T39" s="115">
+      <c r="T39" s="113">
         <v>681</v>
       </c>
       <c r="U39" s="32">
         <v>681</v>
       </c>
     </row>
     <row r="40" spans="2:21" x14ac:dyDescent="0.35">
-      <c r="B40" s="117"/>
-[...3 lines deleted...]
-      <c r="F40" s="115"/>
+      <c r="B40" s="114"/>
+      <c r="C40" s="117"/>
+      <c r="D40" s="116"/>
+      <c r="E40" s="115"/>
+      <c r="F40" s="113"/>
       <c r="G40" s="32">
         <v>149</v>
       </c>
       <c r="H40" s="33"/>
-      <c r="I40" s="117"/>
-[...3 lines deleted...]
-      <c r="M40" s="115"/>
+      <c r="I40" s="114"/>
+      <c r="J40" s="117"/>
+      <c r="K40" s="116"/>
+      <c r="L40" s="115"/>
+      <c r="M40" s="113"/>
       <c r="N40" s="32">
         <v>320</v>
       </c>
       <c r="O40" s="33"/>
-      <c r="P40" s="117"/>
-[...3 lines deleted...]
-      <c r="T40" s="115"/>
+      <c r="P40" s="114"/>
+      <c r="Q40" s="117"/>
+      <c r="R40" s="116"/>
+      <c r="S40" s="115"/>
+      <c r="T40" s="113"/>
       <c r="U40" s="32">
         <v>690</v>
       </c>
     </row>
     <row r="41" spans="2:21" x14ac:dyDescent="0.35">
-      <c r="B41" s="117"/>
-[...3 lines deleted...]
-      <c r="F41" s="115">
+      <c r="B41" s="114"/>
+      <c r="C41" s="117"/>
+      <c r="D41" s="116"/>
+      <c r="E41" s="115"/>
+      <c r="F41" s="113">
         <v>150</v>
       </c>
       <c r="G41" s="32">
         <v>150</v>
       </c>
       <c r="H41" s="33"/>
-      <c r="I41" s="117"/>
-[...3 lines deleted...]
-      <c r="M41" s="115">
+      <c r="I41" s="114"/>
+      <c r="J41" s="117"/>
+      <c r="K41" s="116"/>
+      <c r="L41" s="115"/>
+      <c r="M41" s="113">
         <v>324</v>
       </c>
       <c r="N41" s="32">
         <v>324</v>
       </c>
       <c r="O41" s="33"/>
-      <c r="P41" s="117"/>
-[...3 lines deleted...]
-      <c r="T41" s="115">
+      <c r="P41" s="114"/>
+      <c r="Q41" s="117"/>
+      <c r="R41" s="116"/>
+      <c r="S41" s="115"/>
+      <c r="T41" s="113">
         <v>698</v>
       </c>
       <c r="U41" s="32">
         <v>698</v>
       </c>
     </row>
     <row r="42" spans="2:21" x14ac:dyDescent="0.35">
-      <c r="B42" s="117"/>
-[...3 lines deleted...]
-      <c r="F42" s="115"/>
+      <c r="B42" s="114"/>
+      <c r="C42" s="117"/>
+      <c r="D42" s="116"/>
+      <c r="E42" s="115"/>
+      <c r="F42" s="113"/>
       <c r="G42" s="32">
         <v>152</v>
       </c>
       <c r="H42" s="33"/>
-      <c r="I42" s="117"/>
-[...3 lines deleted...]
-      <c r="M42" s="115"/>
+      <c r="I42" s="114"/>
+      <c r="J42" s="117"/>
+      <c r="K42" s="116"/>
+      <c r="L42" s="115"/>
+      <c r="M42" s="113"/>
       <c r="N42" s="32">
         <v>328</v>
       </c>
       <c r="O42" s="33"/>
-      <c r="P42" s="117"/>
-[...3 lines deleted...]
-      <c r="T42" s="115"/>
+      <c r="P42" s="114"/>
+      <c r="Q42" s="117"/>
+      <c r="R42" s="116"/>
+      <c r="S42" s="115"/>
+      <c r="T42" s="113"/>
       <c r="U42" s="32">
         <v>706</v>
       </c>
     </row>
     <row r="43" spans="2:21" x14ac:dyDescent="0.35">
-      <c r="B43" s="117"/>
-[...2 lines deleted...]
-      <c r="E43" s="114">
+      <c r="B43" s="114"/>
+      <c r="C43" s="117"/>
+      <c r="D43" s="116"/>
+      <c r="E43" s="115">
         <v>154</v>
       </c>
-      <c r="F43" s="115">
+      <c r="F43" s="113">
         <v>154</v>
       </c>
       <c r="G43" s="32">
         <v>154</v>
       </c>
       <c r="H43" s="33"/>
-      <c r="I43" s="117"/>
-[...2 lines deleted...]
-      <c r="L43" s="114">
+      <c r="I43" s="114"/>
+      <c r="J43" s="117"/>
+      <c r="K43" s="116"/>
+      <c r="L43" s="115">
         <v>332</v>
       </c>
-      <c r="M43" s="115">
+      <c r="M43" s="113">
         <v>332</v>
       </c>
       <c r="N43" s="32">
         <v>332</v>
       </c>
       <c r="O43" s="33"/>
-      <c r="P43" s="117"/>
-[...2 lines deleted...]
-      <c r="S43" s="114">
+      <c r="P43" s="114"/>
+      <c r="Q43" s="117"/>
+      <c r="R43" s="116"/>
+      <c r="S43" s="115">
         <v>715</v>
       </c>
-      <c r="T43" s="115">
+      <c r="T43" s="113">
         <v>715</v>
       </c>
       <c r="U43" s="32">
         <v>715</v>
       </c>
     </row>
     <row r="44" spans="2:21" x14ac:dyDescent="0.35">
-      <c r="B44" s="117"/>
-[...3 lines deleted...]
-      <c r="F44" s="115"/>
+      <c r="B44" s="114"/>
+      <c r="C44" s="117"/>
+      <c r="D44" s="116"/>
+      <c r="E44" s="115"/>
+      <c r="F44" s="113"/>
       <c r="G44" s="32">
         <v>156</v>
       </c>
       <c r="H44" s="33"/>
-      <c r="I44" s="117"/>
-[...3 lines deleted...]
-      <c r="M44" s="115"/>
+      <c r="I44" s="114"/>
+      <c r="J44" s="117"/>
+      <c r="K44" s="116"/>
+      <c r="L44" s="115"/>
+      <c r="M44" s="113"/>
       <c r="N44" s="32">
         <v>336</v>
       </c>
       <c r="O44" s="33"/>
-      <c r="P44" s="117"/>
-[...3 lines deleted...]
-      <c r="T44" s="115"/>
+      <c r="P44" s="114"/>
+      <c r="Q44" s="117"/>
+      <c r="R44" s="116"/>
+      <c r="S44" s="115"/>
+      <c r="T44" s="113"/>
       <c r="U44" s="32">
         <v>723</v>
       </c>
     </row>
     <row r="45" spans="2:21" x14ac:dyDescent="0.35">
-      <c r="B45" s="117"/>
-[...3 lines deleted...]
-      <c r="F45" s="115">
+      <c r="B45" s="114"/>
+      <c r="C45" s="117"/>
+      <c r="D45" s="116"/>
+      <c r="E45" s="115"/>
+      <c r="F45" s="113">
         <v>158</v>
       </c>
       <c r="G45" s="32">
         <v>158</v>
       </c>
       <c r="H45" s="33"/>
-      <c r="I45" s="117"/>
-[...3 lines deleted...]
-      <c r="M45" s="115">
+      <c r="I45" s="114"/>
+      <c r="J45" s="117"/>
+      <c r="K45" s="116"/>
+      <c r="L45" s="115"/>
+      <c r="M45" s="113">
         <v>340</v>
       </c>
       <c r="N45" s="32">
         <v>340</v>
       </c>
       <c r="O45" s="33"/>
-      <c r="P45" s="117"/>
-[...3 lines deleted...]
-      <c r="T45" s="115">
+      <c r="P45" s="114"/>
+      <c r="Q45" s="117"/>
+      <c r="R45" s="116"/>
+      <c r="S45" s="115"/>
+      <c r="T45" s="113">
         <v>732</v>
       </c>
       <c r="U45" s="32">
         <v>732</v>
       </c>
     </row>
     <row r="46" spans="2:21" x14ac:dyDescent="0.35">
-      <c r="B46" s="117"/>
-[...3 lines deleted...]
-      <c r="F46" s="115"/>
+      <c r="B46" s="114"/>
+      <c r="C46" s="117"/>
+      <c r="D46" s="116"/>
+      <c r="E46" s="115"/>
+      <c r="F46" s="113"/>
       <c r="G46" s="32">
         <v>160</v>
       </c>
       <c r="H46" s="33"/>
-      <c r="I46" s="117"/>
-[...3 lines deleted...]
-      <c r="M46" s="115"/>
+      <c r="I46" s="114"/>
+      <c r="J46" s="117"/>
+      <c r="K46" s="116"/>
+      <c r="L46" s="115"/>
+      <c r="M46" s="113"/>
       <c r="N46" s="32">
         <v>344</v>
       </c>
       <c r="O46" s="33"/>
-      <c r="P46" s="117"/>
-[...3 lines deleted...]
-      <c r="T46" s="115"/>
+      <c r="P46" s="114"/>
+      <c r="Q46" s="117"/>
+      <c r="R46" s="116"/>
+      <c r="S46" s="115"/>
+      <c r="T46" s="113"/>
       <c r="U46" s="32">
         <v>741</v>
       </c>
     </row>
     <row r="47" spans="2:21" x14ac:dyDescent="0.35">
-      <c r="B47" s="117"/>
-[...1 lines deleted...]
-      <c r="D47" s="113">
+      <c r="B47" s="114"/>
+      <c r="C47" s="117"/>
+      <c r="D47" s="116">
         <v>160</v>
       </c>
-      <c r="E47" s="114">
+      <c r="E47" s="115">
         <v>162</v>
       </c>
-      <c r="F47" s="115">
+      <c r="F47" s="113">
         <v>162</v>
       </c>
       <c r="G47" s="32">
         <v>162</v>
       </c>
       <c r="H47" s="33"/>
-      <c r="I47" s="117"/>
-[...1 lines deleted...]
-      <c r="K47" s="113">
+      <c r="I47" s="114"/>
+      <c r="J47" s="117"/>
+      <c r="K47" s="116">
         <v>360</v>
       </c>
-      <c r="L47" s="114">
+      <c r="L47" s="115">
         <v>348</v>
       </c>
-      <c r="M47" s="115">
+      <c r="M47" s="113">
         <v>348</v>
       </c>
       <c r="N47" s="32">
         <v>348</v>
       </c>
       <c r="O47" s="33"/>
-      <c r="P47" s="117"/>
-[...1 lines deleted...]
-      <c r="R47" s="113">
+      <c r="P47" s="114"/>
+      <c r="Q47" s="117"/>
+      <c r="R47" s="116">
         <v>750</v>
       </c>
-      <c r="S47" s="114">
+      <c r="S47" s="115">
         <v>750</v>
       </c>
-      <c r="T47" s="115">
+      <c r="T47" s="113">
         <v>750</v>
       </c>
       <c r="U47" s="32">
         <v>750</v>
       </c>
     </row>
     <row r="48" spans="2:21" x14ac:dyDescent="0.35">
-      <c r="B48" s="117"/>
-[...3 lines deleted...]
-      <c r="F48" s="115"/>
+      <c r="B48" s="114"/>
+      <c r="C48" s="117"/>
+      <c r="D48" s="116"/>
+      <c r="E48" s="115"/>
+      <c r="F48" s="113"/>
       <c r="G48" s="32">
         <v>164</v>
       </c>
       <c r="H48" s="33"/>
-      <c r="I48" s="117"/>
-[...3 lines deleted...]
-      <c r="M48" s="115"/>
+      <c r="I48" s="114"/>
+      <c r="J48" s="117"/>
+      <c r="K48" s="116"/>
+      <c r="L48" s="115"/>
+      <c r="M48" s="113"/>
       <c r="N48" s="32">
         <v>352</v>
       </c>
       <c r="O48" s="33"/>
-      <c r="P48" s="117"/>
-[...3 lines deleted...]
-      <c r="T48" s="115"/>
+      <c r="P48" s="114"/>
+      <c r="Q48" s="117"/>
+      <c r="R48" s="116"/>
+      <c r="S48" s="115"/>
+      <c r="T48" s="113"/>
       <c r="U48" s="32">
         <v>759</v>
       </c>
     </row>
     <row r="49" spans="2:21" x14ac:dyDescent="0.35">
-      <c r="B49" s="117"/>
-[...3 lines deleted...]
-      <c r="F49" s="115">
+      <c r="B49" s="114"/>
+      <c r="C49" s="117"/>
+      <c r="D49" s="116"/>
+      <c r="E49" s="115"/>
+      <c r="F49" s="113">
         <v>165</v>
       </c>
       <c r="G49" s="32">
         <v>165</v>
       </c>
       <c r="H49" s="33"/>
-      <c r="I49" s="117"/>
-[...3 lines deleted...]
-      <c r="M49" s="115">
+      <c r="I49" s="114"/>
+      <c r="J49" s="117"/>
+      <c r="K49" s="116"/>
+      <c r="L49" s="115"/>
+      <c r="M49" s="113">
         <v>357</v>
       </c>
       <c r="N49" s="32">
         <v>357</v>
       </c>
       <c r="O49" s="33"/>
-      <c r="P49" s="117"/>
-[...3 lines deleted...]
-      <c r="T49" s="115">
+      <c r="P49" s="114"/>
+      <c r="Q49" s="117"/>
+      <c r="R49" s="116"/>
+      <c r="S49" s="115"/>
+      <c r="T49" s="113">
         <v>768</v>
       </c>
       <c r="U49" s="32">
         <v>768</v>
       </c>
     </row>
     <row r="50" spans="2:21" x14ac:dyDescent="0.35">
-      <c r="B50" s="117"/>
-[...3 lines deleted...]
-      <c r="F50" s="115"/>
+      <c r="B50" s="114"/>
+      <c r="C50" s="117"/>
+      <c r="D50" s="116"/>
+      <c r="E50" s="115"/>
+      <c r="F50" s="113"/>
       <c r="G50" s="32">
         <v>167</v>
       </c>
       <c r="H50" s="33"/>
-      <c r="I50" s="117"/>
-[...3 lines deleted...]
-      <c r="M50" s="115"/>
+      <c r="I50" s="114"/>
+      <c r="J50" s="117"/>
+      <c r="K50" s="116"/>
+      <c r="L50" s="115"/>
+      <c r="M50" s="113"/>
       <c r="N50" s="32">
         <v>361</v>
       </c>
       <c r="O50" s="33"/>
-      <c r="P50" s="117"/>
-[...3 lines deleted...]
-      <c r="T50" s="115"/>
+      <c r="P50" s="114"/>
+      <c r="Q50" s="117"/>
+      <c r="R50" s="116"/>
+      <c r="S50" s="115"/>
+      <c r="T50" s="113"/>
       <c r="U50" s="32">
         <v>777</v>
       </c>
     </row>
     <row r="51" spans="2:21" x14ac:dyDescent="0.35">
-      <c r="B51" s="117"/>
-[...2 lines deleted...]
-      <c r="E51" s="114">
+      <c r="B51" s="114"/>
+      <c r="C51" s="117"/>
+      <c r="D51" s="116"/>
+      <c r="E51" s="115">
         <v>169</v>
       </c>
-      <c r="F51" s="115">
+      <c r="F51" s="113">
         <v>169</v>
       </c>
       <c r="G51" s="32">
         <v>169</v>
       </c>
       <c r="H51" s="33"/>
-      <c r="I51" s="117"/>
-[...2 lines deleted...]
-      <c r="L51" s="114">
+      <c r="I51" s="114"/>
+      <c r="J51" s="117"/>
+      <c r="K51" s="116"/>
+      <c r="L51" s="115">
         <v>365</v>
       </c>
-      <c r="M51" s="115">
+      <c r="M51" s="113">
         <v>365</v>
       </c>
       <c r="N51" s="32">
         <v>365</v>
       </c>
       <c r="O51" s="33"/>
-      <c r="P51" s="117"/>
-[...2 lines deleted...]
-      <c r="S51" s="114">
+      <c r="P51" s="114"/>
+      <c r="Q51" s="117"/>
+      <c r="R51" s="116"/>
+      <c r="S51" s="115">
         <v>787</v>
       </c>
-      <c r="T51" s="115">
+      <c r="T51" s="113">
         <v>787</v>
       </c>
       <c r="U51" s="32">
         <v>787</v>
       </c>
     </row>
     <row r="52" spans="2:21" x14ac:dyDescent="0.35">
-      <c r="B52" s="117"/>
-[...3 lines deleted...]
-      <c r="F52" s="115"/>
+      <c r="B52" s="114"/>
+      <c r="C52" s="117"/>
+      <c r="D52" s="116"/>
+      <c r="E52" s="115"/>
+      <c r="F52" s="113"/>
       <c r="G52" s="32">
         <v>172</v>
       </c>
       <c r="H52" s="33"/>
-      <c r="I52" s="117"/>
-[...3 lines deleted...]
-      <c r="M52" s="115"/>
+      <c r="I52" s="114"/>
+      <c r="J52" s="117"/>
+      <c r="K52" s="116"/>
+      <c r="L52" s="115"/>
+      <c r="M52" s="113"/>
       <c r="N52" s="32">
         <v>370</v>
       </c>
       <c r="O52" s="33"/>
-      <c r="P52" s="117"/>
-[...3 lines deleted...]
-      <c r="T52" s="115"/>
+      <c r="P52" s="114"/>
+      <c r="Q52" s="117"/>
+      <c r="R52" s="116"/>
+      <c r="S52" s="115"/>
+      <c r="T52" s="113"/>
       <c r="U52" s="32">
         <v>796</v>
       </c>
     </row>
     <row r="53" spans="2:21" x14ac:dyDescent="0.35">
-      <c r="B53" s="117"/>
-[...3 lines deleted...]
-      <c r="F53" s="115">
+      <c r="B53" s="114"/>
+      <c r="C53" s="117"/>
+      <c r="D53" s="116"/>
+      <c r="E53" s="115"/>
+      <c r="F53" s="113">
         <v>174</v>
       </c>
       <c r="G53" s="32">
         <v>174</v>
       </c>
       <c r="H53" s="33"/>
-      <c r="I53" s="117"/>
-[...3 lines deleted...]
-      <c r="M53" s="115">
+      <c r="I53" s="114"/>
+      <c r="J53" s="117"/>
+      <c r="K53" s="116"/>
+      <c r="L53" s="115"/>
+      <c r="M53" s="113">
         <v>374</v>
       </c>
       <c r="N53" s="32">
         <v>374</v>
       </c>
       <c r="O53" s="33"/>
-      <c r="P53" s="117"/>
-[...3 lines deleted...]
-      <c r="T53" s="115">
+      <c r="P53" s="114"/>
+      <c r="Q53" s="117"/>
+      <c r="R53" s="116"/>
+      <c r="S53" s="115"/>
+      <c r="T53" s="113">
         <v>806</v>
       </c>
       <c r="U53" s="32">
         <v>806</v>
       </c>
     </row>
     <row r="54" spans="2:21" x14ac:dyDescent="0.35">
-      <c r="B54" s="117"/>
-[...3 lines deleted...]
-      <c r="F54" s="115"/>
+      <c r="B54" s="114"/>
+      <c r="C54" s="117"/>
+      <c r="D54" s="116"/>
+      <c r="E54" s="115"/>
+      <c r="F54" s="113"/>
       <c r="G54" s="32">
         <v>176</v>
       </c>
       <c r="H54" s="33"/>
-      <c r="I54" s="117"/>
-[...3 lines deleted...]
-      <c r="M54" s="115"/>
+      <c r="I54" s="114"/>
+      <c r="J54" s="117"/>
+      <c r="K54" s="116"/>
+      <c r="L54" s="115"/>
+      <c r="M54" s="113"/>
       <c r="N54" s="32">
         <v>379</v>
       </c>
       <c r="O54" s="33"/>
-      <c r="P54" s="117"/>
-[...3 lines deleted...]
-      <c r="T54" s="115"/>
+      <c r="P54" s="114"/>
+      <c r="Q54" s="117"/>
+      <c r="R54" s="116"/>
+      <c r="S54" s="115"/>
+      <c r="T54" s="113"/>
       <c r="U54" s="32">
         <v>816</v>
       </c>
     </row>
     <row r="55" spans="2:21" x14ac:dyDescent="0.35">
-      <c r="B55" s="117"/>
-      <c r="C55" s="116">
+      <c r="B55" s="114"/>
+      <c r="C55" s="117">
         <v>180</v>
       </c>
-      <c r="D55" s="113">
+      <c r="D55" s="116">
         <v>180</v>
       </c>
-      <c r="E55" s="114">
+      <c r="E55" s="115">
         <v>178</v>
       </c>
-      <c r="F55" s="115">
+      <c r="F55" s="113">
         <v>178</v>
       </c>
       <c r="G55" s="32">
         <v>178</v>
       </c>
       <c r="H55" s="33"/>
-      <c r="I55" s="117"/>
-      <c r="J55" s="116">
+      <c r="I55" s="114"/>
+      <c r="J55" s="117">
         <v>390</v>
       </c>
-      <c r="K55" s="113">
+      <c r="K55" s="116">
         <v>390</v>
       </c>
-      <c r="L55" s="114">
+      <c r="L55" s="115">
         <v>383</v>
       </c>
-      <c r="M55" s="115">
+      <c r="M55" s="113">
         <v>383</v>
       </c>
       <c r="N55" s="32">
         <v>383</v>
       </c>
       <c r="O55" s="33"/>
-      <c r="P55" s="117"/>
-      <c r="Q55" s="116">
+      <c r="P55" s="114"/>
+      <c r="Q55" s="117">
         <v>820</v>
       </c>
-      <c r="R55" s="113">
+      <c r="R55" s="116">
         <v>820</v>
       </c>
-      <c r="S55" s="114">
+      <c r="S55" s="115">
         <v>825</v>
       </c>
-      <c r="T55" s="115">
+      <c r="T55" s="113">
         <v>825</v>
       </c>
       <c r="U55" s="32">
         <v>825</v>
       </c>
     </row>
     <row r="56" spans="2:21" x14ac:dyDescent="0.35">
-      <c r="B56" s="117"/>
-[...3 lines deleted...]
-      <c r="F56" s="115"/>
+      <c r="B56" s="114"/>
+      <c r="C56" s="117"/>
+      <c r="D56" s="116"/>
+      <c r="E56" s="115"/>
+      <c r="F56" s="113"/>
       <c r="G56" s="32">
         <v>180</v>
       </c>
       <c r="H56" s="33"/>
-      <c r="I56" s="117"/>
-[...3 lines deleted...]
-      <c r="M56" s="115"/>
+      <c r="I56" s="114"/>
+      <c r="J56" s="117"/>
+      <c r="K56" s="116"/>
+      <c r="L56" s="115"/>
+      <c r="M56" s="113"/>
       <c r="N56" s="32">
         <v>388</v>
       </c>
       <c r="O56" s="33"/>
-      <c r="P56" s="117"/>
-[...3 lines deleted...]
-      <c r="T56" s="115"/>
+      <c r="P56" s="114"/>
+      <c r="Q56" s="117"/>
+      <c r="R56" s="116"/>
+      <c r="S56" s="115"/>
+      <c r="T56" s="113"/>
       <c r="U56" s="32">
         <v>835</v>
       </c>
     </row>
     <row r="57" spans="2:21" x14ac:dyDescent="0.35">
-      <c r="B57" s="117"/>
-[...3 lines deleted...]
-      <c r="F57" s="115">
+      <c r="B57" s="114"/>
+      <c r="C57" s="117"/>
+      <c r="D57" s="116"/>
+      <c r="E57" s="115"/>
+      <c r="F57" s="113">
         <v>182</v>
       </c>
       <c r="G57" s="32">
         <v>182</v>
       </c>
       <c r="H57" s="33"/>
-      <c r="I57" s="117"/>
-[...3 lines deleted...]
-      <c r="M57" s="115">
+      <c r="I57" s="114"/>
+      <c r="J57" s="117"/>
+      <c r="K57" s="116"/>
+      <c r="L57" s="115"/>
+      <c r="M57" s="113">
         <v>392</v>
       </c>
       <c r="N57" s="32">
         <v>392</v>
       </c>
       <c r="O57" s="33"/>
-      <c r="P57" s="117"/>
-[...3 lines deleted...]
-      <c r="T57" s="115">
+      <c r="P57" s="114"/>
+      <c r="Q57" s="117"/>
+      <c r="R57" s="116"/>
+      <c r="S57" s="115"/>
+      <c r="T57" s="113">
         <v>845</v>
       </c>
       <c r="U57" s="32">
         <v>845</v>
       </c>
     </row>
     <row r="58" spans="2:21" x14ac:dyDescent="0.35">
-      <c r="B58" s="117"/>
-[...3 lines deleted...]
-      <c r="F58" s="115"/>
+      <c r="B58" s="114"/>
+      <c r="C58" s="117"/>
+      <c r="D58" s="116"/>
+      <c r="E58" s="115"/>
+      <c r="F58" s="113"/>
       <c r="G58" s="32">
         <v>184</v>
       </c>
       <c r="H58" s="33"/>
-      <c r="I58" s="117"/>
-[...3 lines deleted...]
-      <c r="M58" s="115"/>
+      <c r="I58" s="114"/>
+      <c r="J58" s="117"/>
+      <c r="K58" s="116"/>
+      <c r="L58" s="115"/>
+      <c r="M58" s="113"/>
       <c r="N58" s="32">
         <v>397</v>
       </c>
       <c r="O58" s="33"/>
-      <c r="P58" s="117"/>
-[...3 lines deleted...]
-      <c r="T58" s="115"/>
+      <c r="P58" s="114"/>
+      <c r="Q58" s="117"/>
+      <c r="R58" s="116"/>
+      <c r="S58" s="115"/>
+      <c r="T58" s="113"/>
       <c r="U58" s="32">
         <v>856</v>
       </c>
     </row>
     <row r="59" spans="2:21" x14ac:dyDescent="0.35">
-      <c r="B59" s="117"/>
-[...2 lines deleted...]
-      <c r="E59" s="114">
+      <c r="B59" s="114"/>
+      <c r="C59" s="117"/>
+      <c r="D59" s="116"/>
+      <c r="E59" s="115">
         <v>187</v>
       </c>
-      <c r="F59" s="115">
+      <c r="F59" s="113">
         <v>187</v>
       </c>
       <c r="G59" s="32">
         <v>187</v>
       </c>
       <c r="H59" s="33"/>
-      <c r="I59" s="117"/>
-[...2 lines deleted...]
-      <c r="L59" s="114">
+      <c r="I59" s="114"/>
+      <c r="J59" s="117"/>
+      <c r="K59" s="116"/>
+      <c r="L59" s="115">
         <v>402</v>
       </c>
-      <c r="M59" s="115">
+      <c r="M59" s="113">
         <v>402</v>
       </c>
       <c r="N59" s="32">
         <v>402</v>
       </c>
       <c r="O59" s="33"/>
-      <c r="P59" s="117"/>
-[...2 lines deleted...]
-      <c r="S59" s="114">
+      <c r="P59" s="114"/>
+      <c r="Q59" s="117"/>
+      <c r="R59" s="116"/>
+      <c r="S59" s="115">
         <v>866</v>
       </c>
-      <c r="T59" s="115">
+      <c r="T59" s="113">
         <v>866</v>
       </c>
       <c r="U59" s="32">
         <v>866</v>
       </c>
     </row>
     <row r="60" spans="2:21" x14ac:dyDescent="0.35">
-      <c r="B60" s="117"/>
-[...3 lines deleted...]
-      <c r="F60" s="115"/>
+      <c r="B60" s="114"/>
+      <c r="C60" s="117"/>
+      <c r="D60" s="116"/>
+      <c r="E60" s="115"/>
+      <c r="F60" s="113"/>
       <c r="G60" s="32">
         <v>189</v>
       </c>
       <c r="H60" s="33"/>
-      <c r="I60" s="117"/>
-[...3 lines deleted...]
-      <c r="M60" s="115"/>
+      <c r="I60" s="114"/>
+      <c r="J60" s="117"/>
+      <c r="K60" s="116"/>
+      <c r="L60" s="115"/>
+      <c r="M60" s="113"/>
       <c r="N60" s="32">
         <v>407</v>
       </c>
       <c r="O60" s="33"/>
-      <c r="P60" s="117"/>
-[...3 lines deleted...]
-      <c r="T60" s="115"/>
+      <c r="P60" s="114"/>
+      <c r="Q60" s="117"/>
+      <c r="R60" s="116"/>
+      <c r="S60" s="115"/>
+      <c r="T60" s="113"/>
       <c r="U60" s="32">
         <v>876</v>
       </c>
     </row>
     <row r="61" spans="2:21" x14ac:dyDescent="0.35">
-      <c r="B61" s="117"/>
-[...3 lines deleted...]
-      <c r="F61" s="115">
+      <c r="B61" s="114"/>
+      <c r="C61" s="117"/>
+      <c r="D61" s="116"/>
+      <c r="E61" s="115"/>
+      <c r="F61" s="113">
         <v>191</v>
       </c>
       <c r="G61" s="32">
         <v>191</v>
       </c>
       <c r="H61" s="33"/>
-      <c r="I61" s="117"/>
-[...3 lines deleted...]
-      <c r="M61" s="115">
+      <c r="I61" s="114"/>
+      <c r="J61" s="117"/>
+      <c r="K61" s="116"/>
+      <c r="L61" s="115"/>
+      <c r="M61" s="113">
         <v>412</v>
       </c>
       <c r="N61" s="32">
         <v>412</v>
       </c>
       <c r="O61" s="33"/>
-      <c r="P61" s="117"/>
-[...3 lines deleted...]
-      <c r="T61" s="115">
+      <c r="P61" s="114"/>
+      <c r="Q61" s="117"/>
+      <c r="R61" s="116"/>
+      <c r="S61" s="115"/>
+      <c r="T61" s="113">
         <v>887</v>
       </c>
       <c r="U61" s="32">
         <v>887</v>
       </c>
     </row>
     <row r="62" spans="2:21" x14ac:dyDescent="0.35">
-      <c r="B62" s="117"/>
-[...3 lines deleted...]
-      <c r="F62" s="115"/>
+      <c r="B62" s="114"/>
+      <c r="C62" s="117"/>
+      <c r="D62" s="116"/>
+      <c r="E62" s="115"/>
+      <c r="F62" s="113"/>
       <c r="G62" s="32">
         <v>193</v>
       </c>
       <c r="H62" s="33"/>
-      <c r="I62" s="117"/>
-[...3 lines deleted...]
-      <c r="M62" s="115"/>
+      <c r="I62" s="114"/>
+      <c r="J62" s="117"/>
+      <c r="K62" s="116"/>
+      <c r="L62" s="115"/>
+      <c r="M62" s="113"/>
       <c r="N62" s="32">
         <v>417</v>
       </c>
       <c r="O62" s="33"/>
-      <c r="P62" s="117"/>
-[...3 lines deleted...]
-      <c r="T62" s="115"/>
+      <c r="P62" s="114"/>
+      <c r="Q62" s="117"/>
+      <c r="R62" s="116"/>
+      <c r="S62" s="115"/>
+      <c r="T62" s="113"/>
       <c r="U62" s="32">
         <v>898</v>
       </c>
     </row>
     <row r="63" spans="2:21" x14ac:dyDescent="0.35">
-      <c r="B63" s="117"/>
-[...1 lines deleted...]
-      <c r="D63" s="113">
+      <c r="B63" s="114"/>
+      <c r="C63" s="117"/>
+      <c r="D63" s="116">
         <v>200</v>
       </c>
-      <c r="E63" s="114">
+      <c r="E63" s="115">
         <v>196</v>
       </c>
-      <c r="F63" s="115">
+      <c r="F63" s="113">
         <v>196</v>
       </c>
       <c r="G63" s="32">
         <v>196</v>
       </c>
       <c r="H63" s="33"/>
-      <c r="I63" s="117"/>
-[...1 lines deleted...]
-      <c r="K63" s="113">
+      <c r="I63" s="114"/>
+      <c r="J63" s="117"/>
+      <c r="K63" s="116">
         <v>430</v>
       </c>
-      <c r="L63" s="114">
+      <c r="L63" s="115">
         <v>422</v>
       </c>
-      <c r="M63" s="115">
+      <c r="M63" s="113">
         <v>422</v>
       </c>
       <c r="N63" s="32">
         <v>422</v>
       </c>
       <c r="O63" s="33"/>
-      <c r="P63" s="117"/>
-[...1 lines deleted...]
-      <c r="R63" s="113">
+      <c r="P63" s="114"/>
+      <c r="Q63" s="117"/>
+      <c r="R63" s="116">
         <v>910</v>
       </c>
-      <c r="S63" s="114">
+      <c r="S63" s="115">
         <v>909</v>
       </c>
-      <c r="T63" s="115">
+      <c r="T63" s="113">
         <v>909</v>
       </c>
       <c r="U63" s="32">
         <v>909</v>
       </c>
     </row>
     <row r="64" spans="2:21" x14ac:dyDescent="0.35">
-      <c r="B64" s="117"/>
-[...3 lines deleted...]
-      <c r="F64" s="115"/>
+      <c r="B64" s="114"/>
+      <c r="C64" s="117"/>
+      <c r="D64" s="116"/>
+      <c r="E64" s="115"/>
+      <c r="F64" s="113"/>
       <c r="G64" s="32">
         <v>198</v>
       </c>
       <c r="H64" s="33"/>
-      <c r="I64" s="117"/>
-[...3 lines deleted...]
-      <c r="M64" s="115"/>
+      <c r="I64" s="114"/>
+      <c r="J64" s="117"/>
+      <c r="K64" s="116"/>
+      <c r="L64" s="115"/>
+      <c r="M64" s="113"/>
       <c r="N64" s="32">
         <v>427</v>
       </c>
       <c r="O64" s="33"/>
-      <c r="P64" s="117"/>
-[...3 lines deleted...]
-      <c r="T64" s="115"/>
+      <c r="P64" s="114"/>
+      <c r="Q64" s="117"/>
+      <c r="R64" s="116"/>
+      <c r="S64" s="115"/>
+      <c r="T64" s="113"/>
       <c r="U64" s="32">
         <v>920</v>
       </c>
     </row>
     <row r="65" spans="2:21" x14ac:dyDescent="0.35">
-      <c r="B65" s="117"/>
-[...3 lines deleted...]
-      <c r="F65" s="115">
+      <c r="B65" s="114"/>
+      <c r="C65" s="117"/>
+      <c r="D65" s="116"/>
+      <c r="E65" s="115"/>
+      <c r="F65" s="113">
         <v>200</v>
       </c>
       <c r="G65" s="32">
         <v>200</v>
       </c>
       <c r="H65" s="33"/>
-      <c r="I65" s="117"/>
-[...3 lines deleted...]
-      <c r="M65" s="115">
+      <c r="I65" s="114"/>
+      <c r="J65" s="117"/>
+      <c r="K65" s="116"/>
+      <c r="L65" s="115"/>
+      <c r="M65" s="113">
         <v>432</v>
       </c>
       <c r="N65" s="32">
         <v>432</v>
       </c>
       <c r="O65" s="33"/>
-      <c r="P65" s="117"/>
-[...3 lines deleted...]
-      <c r="T65" s="115">
+      <c r="P65" s="114"/>
+      <c r="Q65" s="117"/>
+      <c r="R65" s="116"/>
+      <c r="S65" s="115"/>
+      <c r="T65" s="113">
         <v>931</v>
       </c>
       <c r="U65" s="32">
         <v>931</v>
       </c>
     </row>
     <row r="66" spans="2:21" x14ac:dyDescent="0.35">
-      <c r="B66" s="117"/>
-[...3 lines deleted...]
-      <c r="F66" s="115"/>
+      <c r="B66" s="114"/>
+      <c r="C66" s="117"/>
+      <c r="D66" s="116"/>
+      <c r="E66" s="115"/>
+      <c r="F66" s="113"/>
       <c r="G66" s="32">
         <v>203</v>
       </c>
       <c r="H66" s="33"/>
-      <c r="I66" s="117"/>
-[...3 lines deleted...]
-      <c r="M66" s="115"/>
+      <c r="I66" s="114"/>
+      <c r="J66" s="117"/>
+      <c r="K66" s="116"/>
+      <c r="L66" s="115"/>
+      <c r="M66" s="113"/>
       <c r="N66" s="32">
         <v>437</v>
       </c>
       <c r="O66" s="33"/>
-      <c r="P66" s="117"/>
-[...3 lines deleted...]
-      <c r="T66" s="115"/>
+      <c r="P66" s="114"/>
+      <c r="Q66" s="117"/>
+      <c r="R66" s="116"/>
+      <c r="S66" s="115"/>
+      <c r="T66" s="113"/>
       <c r="U66" s="32">
         <v>942</v>
       </c>
     </row>
     <row r="67" spans="2:21" x14ac:dyDescent="0.35">
-      <c r="B67" s="117"/>
-[...2 lines deleted...]
-      <c r="E67" s="114">
+      <c r="B67" s="114"/>
+      <c r="C67" s="117"/>
+      <c r="D67" s="116"/>
+      <c r="E67" s="115">
         <v>205</v>
       </c>
-      <c r="F67" s="115">
+      <c r="F67" s="113">
         <v>205</v>
       </c>
       <c r="G67" s="32">
         <v>205</v>
       </c>
       <c r="H67" s="33"/>
-      <c r="I67" s="117"/>
-[...2 lines deleted...]
-      <c r="L67" s="114">
+      <c r="I67" s="114"/>
+      <c r="J67" s="117"/>
+      <c r="K67" s="116"/>
+      <c r="L67" s="115">
         <v>442</v>
       </c>
-      <c r="M67" s="115">
+      <c r="M67" s="113">
         <v>442</v>
       </c>
       <c r="N67" s="32">
         <v>442</v>
       </c>
       <c r="O67" s="33"/>
-      <c r="P67" s="117"/>
-[...2 lines deleted...]
-      <c r="S67" s="114">
+      <c r="P67" s="114"/>
+      <c r="Q67" s="117"/>
+      <c r="R67" s="116"/>
+      <c r="S67" s="115">
         <v>953</v>
       </c>
-      <c r="T67" s="115">
+      <c r="T67" s="113">
         <v>953</v>
       </c>
       <c r="U67" s="32">
         <v>953</v>
       </c>
     </row>
     <row r="68" spans="2:21" x14ac:dyDescent="0.35">
-      <c r="B68" s="117"/>
-[...3 lines deleted...]
-      <c r="F68" s="115"/>
+      <c r="B68" s="114"/>
+      <c r="C68" s="117"/>
+      <c r="D68" s="116"/>
+      <c r="E68" s="115"/>
+      <c r="F68" s="113"/>
       <c r="G68" s="32">
         <v>208</v>
       </c>
       <c r="H68" s="33"/>
-      <c r="I68" s="117"/>
-[...3 lines deleted...]
-      <c r="M68" s="115"/>
+      <c r="I68" s="114"/>
+      <c r="J68" s="117"/>
+      <c r="K68" s="116"/>
+      <c r="L68" s="115"/>
+      <c r="M68" s="113"/>
       <c r="N68" s="32">
         <v>448</v>
       </c>
       <c r="O68" s="33"/>
-      <c r="P68" s="117"/>
-[...3 lines deleted...]
-      <c r="T68" s="115"/>
+      <c r="P68" s="114"/>
+      <c r="Q68" s="117"/>
+      <c r="R68" s="116"/>
+      <c r="S68" s="115"/>
+      <c r="T68" s="113"/>
       <c r="U68" s="32">
         <v>965</v>
       </c>
     </row>
     <row r="69" spans="2:21" x14ac:dyDescent="0.35">
-      <c r="B69" s="117"/>
-[...3 lines deleted...]
-      <c r="F69" s="115">
+      <c r="B69" s="114"/>
+      <c r="C69" s="117"/>
+      <c r="D69" s="116"/>
+      <c r="E69" s="115"/>
+      <c r="F69" s="113">
         <v>210</v>
       </c>
       <c r="G69" s="32">
         <v>210</v>
       </c>
       <c r="H69" s="33"/>
-      <c r="I69" s="117"/>
-[...3 lines deleted...]
-      <c r="M69" s="115">
+      <c r="I69" s="114"/>
+      <c r="J69" s="117"/>
+      <c r="K69" s="116"/>
+      <c r="L69" s="115"/>
+      <c r="M69" s="113">
         <v>453</v>
       </c>
       <c r="N69" s="32">
         <v>453</v>
       </c>
       <c r="O69" s="33"/>
-      <c r="P69" s="117"/>
-[...3 lines deleted...]
-      <c r="T69" s="115">
+      <c r="P69" s="114"/>
+      <c r="Q69" s="117"/>
+      <c r="R69" s="116"/>
+      <c r="S69" s="115"/>
+      <c r="T69" s="113">
         <v>976</v>
       </c>
       <c r="U69" s="32">
         <v>976</v>
       </c>
     </row>
     <row r="70" spans="2:21" x14ac:dyDescent="0.35">
-      <c r="B70" s="117"/>
-[...3 lines deleted...]
-      <c r="F70" s="115"/>
+      <c r="B70" s="114"/>
+      <c r="C70" s="117"/>
+      <c r="D70" s="116"/>
+      <c r="E70" s="115"/>
+      <c r="F70" s="113"/>
       <c r="G70" s="32">
         <v>213</v>
       </c>
       <c r="H70" s="33"/>
-      <c r="I70" s="117"/>
-[...3 lines deleted...]
-      <c r="M70" s="115"/>
+      <c r="I70" s="114"/>
+      <c r="J70" s="117"/>
+      <c r="K70" s="116"/>
+      <c r="L70" s="115"/>
+      <c r="M70" s="113"/>
       <c r="N70" s="32">
         <v>459</v>
       </c>
       <c r="O70" s="33"/>
-      <c r="P70" s="117"/>
-[...3 lines deleted...]
-      <c r="T70" s="115"/>
+      <c r="P70" s="114"/>
+      <c r="Q70" s="117"/>
+      <c r="R70" s="116"/>
+      <c r="S70" s="115"/>
+      <c r="T70" s="113"/>
       <c r="U70" s="32">
         <v>988</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="186">
-    <mergeCell ref="F7:F8"/>
-[...8 lines deleted...]
-    <mergeCell ref="T13:T14"/>
+    <mergeCell ref="D63:D70"/>
+    <mergeCell ref="E63:E66"/>
+    <mergeCell ref="F63:F64"/>
+    <mergeCell ref="K63:K70"/>
+    <mergeCell ref="L63:L66"/>
+    <mergeCell ref="M63:M64"/>
+    <mergeCell ref="E67:E70"/>
+    <mergeCell ref="E59:E62"/>
+    <mergeCell ref="F59:F60"/>
+    <mergeCell ref="L59:L62"/>
+    <mergeCell ref="M59:M60"/>
+    <mergeCell ref="F69:F70"/>
+    <mergeCell ref="M69:M70"/>
+    <mergeCell ref="F65:F66"/>
+    <mergeCell ref="M65:M66"/>
+    <mergeCell ref="F67:F68"/>
+    <mergeCell ref="L67:L70"/>
+    <mergeCell ref="M67:M68"/>
+    <mergeCell ref="T61:T62"/>
+    <mergeCell ref="R55:R62"/>
+    <mergeCell ref="S55:S58"/>
+    <mergeCell ref="T55:T56"/>
+    <mergeCell ref="F57:F58"/>
+    <mergeCell ref="M57:M58"/>
+    <mergeCell ref="T57:T58"/>
+    <mergeCell ref="L55:L58"/>
+    <mergeCell ref="M55:M56"/>
+    <mergeCell ref="Q55:Q70"/>
+    <mergeCell ref="T67:T68"/>
+    <mergeCell ref="T69:T70"/>
+    <mergeCell ref="R63:R70"/>
+    <mergeCell ref="S63:S66"/>
+    <mergeCell ref="T63:T64"/>
+    <mergeCell ref="T65:T66"/>
+    <mergeCell ref="S67:S70"/>
+    <mergeCell ref="C55:C70"/>
+    <mergeCell ref="D55:D62"/>
+    <mergeCell ref="E55:E58"/>
+    <mergeCell ref="F55:F56"/>
+    <mergeCell ref="J55:J70"/>
+    <mergeCell ref="K55:K62"/>
+    <mergeCell ref="R47:R54"/>
+    <mergeCell ref="S47:S50"/>
+    <mergeCell ref="T47:T48"/>
+    <mergeCell ref="F49:F50"/>
+    <mergeCell ref="M49:M50"/>
+    <mergeCell ref="T49:T50"/>
+    <mergeCell ref="F51:F52"/>
+    <mergeCell ref="L51:L54"/>
+    <mergeCell ref="M51:M52"/>
+    <mergeCell ref="S51:S54"/>
+    <mergeCell ref="D47:D54"/>
+    <mergeCell ref="E47:E50"/>
+    <mergeCell ref="F47:F48"/>
+    <mergeCell ref="K47:K54"/>
+    <mergeCell ref="S59:S62"/>
+    <mergeCell ref="T59:T60"/>
+    <mergeCell ref="F61:F62"/>
+    <mergeCell ref="M61:M62"/>
+    <mergeCell ref="F43:F44"/>
+    <mergeCell ref="L43:L46"/>
+    <mergeCell ref="M43:M44"/>
+    <mergeCell ref="S43:S46"/>
+    <mergeCell ref="T43:T44"/>
+    <mergeCell ref="F45:F46"/>
+    <mergeCell ref="M45:M46"/>
+    <mergeCell ref="T45:T46"/>
+    <mergeCell ref="R39:R46"/>
+    <mergeCell ref="S39:S42"/>
+    <mergeCell ref="T39:T40"/>
+    <mergeCell ref="F41:F42"/>
+    <mergeCell ref="M41:M42"/>
+    <mergeCell ref="T41:T42"/>
+    <mergeCell ref="J39:J54"/>
+    <mergeCell ref="K39:K46"/>
+    <mergeCell ref="L39:L42"/>
+    <mergeCell ref="M39:M40"/>
+    <mergeCell ref="P39:P70"/>
+    <mergeCell ref="Q39:Q54"/>
+    <mergeCell ref="T51:T52"/>
+    <mergeCell ref="F53:F54"/>
+    <mergeCell ref="M53:M54"/>
+    <mergeCell ref="T53:T54"/>
+    <mergeCell ref="B39:B70"/>
+    <mergeCell ref="C39:C54"/>
+    <mergeCell ref="D39:D46"/>
+    <mergeCell ref="E39:E42"/>
+    <mergeCell ref="F39:F40"/>
+    <mergeCell ref="I39:I70"/>
+    <mergeCell ref="R31:R38"/>
+    <mergeCell ref="S31:S34"/>
+    <mergeCell ref="T31:T32"/>
+    <mergeCell ref="F33:F34"/>
+    <mergeCell ref="M33:M34"/>
+    <mergeCell ref="T33:T34"/>
+    <mergeCell ref="F35:F36"/>
+    <mergeCell ref="L35:L38"/>
+    <mergeCell ref="M35:M36"/>
+    <mergeCell ref="S35:S38"/>
+    <mergeCell ref="B7:B38"/>
+    <mergeCell ref="C7:C22"/>
+    <mergeCell ref="D7:D14"/>
+    <mergeCell ref="E7:E10"/>
+    <mergeCell ref="L47:L50"/>
+    <mergeCell ref="M47:M48"/>
+    <mergeCell ref="E51:E54"/>
+    <mergeCell ref="E43:E46"/>
+    <mergeCell ref="D31:D38"/>
+    <mergeCell ref="E31:E34"/>
+    <mergeCell ref="F31:F32"/>
+    <mergeCell ref="K31:K38"/>
+    <mergeCell ref="L31:L34"/>
+    <mergeCell ref="M31:M32"/>
+    <mergeCell ref="R23:R30"/>
+    <mergeCell ref="S23:S26"/>
+    <mergeCell ref="T23:T24"/>
+    <mergeCell ref="F25:F26"/>
+    <mergeCell ref="M25:M26"/>
+    <mergeCell ref="T25:T26"/>
+    <mergeCell ref="F27:F28"/>
+    <mergeCell ref="L27:L30"/>
+    <mergeCell ref="M27:M28"/>
+    <mergeCell ref="S27:S30"/>
+    <mergeCell ref="Q23:Q38"/>
+    <mergeCell ref="T35:T36"/>
+    <mergeCell ref="F37:F38"/>
+    <mergeCell ref="M37:M38"/>
+    <mergeCell ref="T37:T38"/>
+    <mergeCell ref="C23:C38"/>
+    <mergeCell ref="D23:D30"/>
+    <mergeCell ref="E23:E26"/>
+    <mergeCell ref="F23:F24"/>
+    <mergeCell ref="J23:J38"/>
+    <mergeCell ref="K23:K30"/>
+    <mergeCell ref="R15:R22"/>
+    <mergeCell ref="S15:S18"/>
+    <mergeCell ref="T15:T16"/>
+    <mergeCell ref="F17:F18"/>
+    <mergeCell ref="M17:M18"/>
+    <mergeCell ref="T17:T18"/>
+    <mergeCell ref="F19:F20"/>
+    <mergeCell ref="L19:L22"/>
+    <mergeCell ref="M19:M20"/>
+    <mergeCell ref="S19:S22"/>
+    <mergeCell ref="P7:P38"/>
+    <mergeCell ref="Q7:Q22"/>
+    <mergeCell ref="L23:L26"/>
+    <mergeCell ref="M23:M24"/>
+    <mergeCell ref="T27:T28"/>
+    <mergeCell ref="F29:F30"/>
+    <mergeCell ref="M29:M30"/>
+    <mergeCell ref="T29:T30"/>
     <mergeCell ref="D15:D22"/>
     <mergeCell ref="E15:E18"/>
     <mergeCell ref="F15:F16"/>
     <mergeCell ref="K15:K22"/>
     <mergeCell ref="L15:L18"/>
     <mergeCell ref="M15:M16"/>
     <mergeCell ref="R7:R14"/>
     <mergeCell ref="S7:S10"/>
     <mergeCell ref="T7:T8"/>
     <mergeCell ref="F9:F10"/>
     <mergeCell ref="M9:M10"/>
     <mergeCell ref="T9:T10"/>
     <mergeCell ref="F11:F12"/>
     <mergeCell ref="L11:L14"/>
     <mergeCell ref="M11:M12"/>
     <mergeCell ref="S11:S14"/>
     <mergeCell ref="J7:J22"/>
     <mergeCell ref="K7:K14"/>
     <mergeCell ref="L7:L10"/>
     <mergeCell ref="M7:M8"/>
     <mergeCell ref="T19:T20"/>
     <mergeCell ref="F21:F22"/>
     <mergeCell ref="M21:M22"/>
     <mergeCell ref="T21:T22"/>
-    <mergeCell ref="C23:C38"/>
-[...150 lines deleted...]
-    <mergeCell ref="M67:M68"/>
+    <mergeCell ref="F7:F8"/>
+    <mergeCell ref="I7:I38"/>
+    <mergeCell ref="E11:E14"/>
+    <mergeCell ref="E19:E22"/>
+    <mergeCell ref="E27:E30"/>
+    <mergeCell ref="E35:E38"/>
+    <mergeCell ref="T11:T12"/>
+    <mergeCell ref="F13:F14"/>
+    <mergeCell ref="M13:M14"/>
+    <mergeCell ref="T13:T14"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DACF34F5-C4D2-47CA-838B-487F790B4DFD}">
   <dimension ref="A1:A289"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A1" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="2" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A3">
@@ -34614,51 +34710,51 @@
     <row r="287" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A287">
         <v>931</v>
       </c>
     </row>
     <row r="288" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A288">
         <v>953</v>
       </c>
     </row>
     <row r="289" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A289">
         <v>976</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1B23EA16-4671-48F3-A781-37BE166D9F76}">
   <dimension ref="B3:D14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="D17" sqref="D17"/>
+      <selection activeCell="B7" sqref="B7:D7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="2" max="2" width="10.81640625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="72.81640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="3" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B3" s="52" t="s">
         <v>232</v>
       </c>
       <c r="C3" s="52" t="s">
         <v>233</v>
       </c>
       <c r="D3" s="52" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="4" spans="2:4" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B4" s="83">
         <v>45617</v>
       </c>
       <c r="C4" s="86" t="s">
         <v>235</v>
@@ -34667,54 +34763,60 @@
         <v>236</v>
       </c>
     </row>
     <row r="5" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B5" s="83">
         <v>45836</v>
       </c>
       <c r="C5" s="84">
         <v>1.1000000000000001</v>
       </c>
       <c r="D5" s="85" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="6" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B6" s="83">
         <v>46126</v>
       </c>
       <c r="C6" s="84">
         <v>1.2</v>
       </c>
       <c r="D6" s="85" t="s">
         <v>253</v>
       </c>
     </row>
-    <row r="7" spans="2:4" x14ac:dyDescent="0.35">
-[...2 lines deleted...]
-      <c r="D7" s="85"/>
+    <row r="7" spans="2:4" ht="29" x14ac:dyDescent="0.35">
+      <c r="B7" s="83">
+        <v>46296</v>
+      </c>
+      <c r="C7" s="84">
+        <v>1.3</v>
+      </c>
+      <c r="D7" s="85" t="s">
+        <v>257</v>
+      </c>
     </row>
     <row r="8" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B8" s="83"/>
       <c r="C8" s="84"/>
       <c r="D8" s="85"/>
     </row>
     <row r="9" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B9" s="83"/>
       <c r="C9" s="84"/>
       <c r="D9" s="85"/>
     </row>
     <row r="10" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B10" s="83"/>
       <c r="C10" s="84"/>
       <c r="D10" s="85"/>
     </row>
     <row r="11" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B11" s="83"/>
       <c r="C11" s="84"/>
       <c r="D11" s="85"/>
     </row>
     <row r="12" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B12" s="83"/>
       <c r="C12" s="84"/>
       <c r="D12" s="85"/>